--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -96,921 +96,1055 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak solutions to the Maxwell-Landau-Lifshitz equations and to the Hall-Magneto-Hydrodynamic equations</w:t>
+                <w:t xml:space="preserve">Overview of the French Memory Centres healthcare pathway for patients with early Alzheimer disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dumas</w:t>
+                <w:t xml:space="preserve">Mathieu Ceccaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Sueur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Monteil-Hautin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chevrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Geriatr. Psychol. Neuropsychiat. Vieil., 22 (3), pp.372-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/pnv.2024.1186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00816222v1</w:t>
+                <w:t xml:space="preserve">hal-05096599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justification of the log-KdV equation in granular chains: the case of precompression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the weak solutions to the Maxwell-Landau-Lifshitz equations and to the Hall-Magneto-Hydrodynamic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dmitry E. Pelinovsky</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 330 (3), pp.1179-1225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003727v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Newton's cradle to the discrete p-Schrödinger equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Justification of the log-KdV equation in granular chains: the case of precompression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume James</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry E. Pelinovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 45 (6), pp.3404-3430. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130924196⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 46 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140969270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831868v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency behavior of the Maxwell-Bloch model with relaxation: convergence to the Schrödinger-rate system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From Newton's cradle to the discrete p-Schrödinger equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219891612500129⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45 (6), pp.3404-3430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130924196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505587v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis for ferromagnetism: asymptotics of some two-scale Landau-Lifshitz model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">High frequency behavior of the Maxwell-Bloch model with relaxation: convergence to the Schrödinger-rate system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00028-012-0147-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hyperbolic Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3), pp.355-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219891612500129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625074v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric optics and instability for NLS and Davey-Stewartson models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hysteresis for ferromagnetism: asymptotics of some two-scale Landau-Lifshitz model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/JEMS/350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (3), pp.621-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-012-0147-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494620v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauchy problem and quasi-stationary limit for the Maxwell-Landau-Lifschitz and Maxwell-Bloch equations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Geometric optics and instability for NLS and Davey-Stewartson models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Sueur</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (6), pp.1885-1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856348v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase weakly nonlinear geometric optics for Schrodinger equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cauchy problem and quasi-stationary limit for the Maxwell-Landau-Lifschitz and Maxwell-Bloch equations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christof Sparber</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annali della Scuola Normale Superiore di Pisa, Classe di Scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (5), pp.503-543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361348v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multiphase weakly nonlinear geometric optics for Schrodinger equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christof Sparber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (1), pp.489-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090750871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361348v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Bloch model to the rate equations II: the case of almost degenerate energy levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Gisclon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 14 (12), pp.1785-1817. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/s0218202504003829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1020,383 +1154,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle asymptotique pour les solutions de faible amplitude du berceau de Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM 2014 - Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic model for small amplitude solutions to Newton's cradle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 SIAM Conference on Nonlinear Waves and Coherent Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of metallic interface description on sub-wavelength cavity mode computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polaritons 2011 - Polaritons, Surface plasmons, Resonances: Sub-wavelength interaction in optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Metallic Interface Description on Sub-wavelength Cavity Mode Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves 2009 - 9th International Conference on Mathematical and Numerical Aspects of Waves Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Pau, France. pp.394-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1406,124 +1540,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variants of the focusing NLS equation. Derivation, justification and open problems related to filamentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Szeftel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRM Series in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.19-75, 2016, Laser Filamentation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997611v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1533,241 +1667,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Metallic Interface Description on Sub-wavelength Cavity Mode Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchy problem and quasi-stationary limit for the Maxwell-Landau-Lifschitz and Maxwell-Bloch equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Sueur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About nonlinear geometric optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00014461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1777,114 +1911,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un peu d'optique diffractive non-lineaire a phases courbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Rennes 1, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00002525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2031,51 +2165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-fourier.ujf-grenoble.fr/~edumas/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816222v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003727v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E. Pelinovsky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924196" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505587v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891612500129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-012-0147-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/350" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856348v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361348v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090750871" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001303v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202504003829" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997611v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493203v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002525v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-fourier.ujf-grenoble.fr/~edumas/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096599v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ceccaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monteil-Hautin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrette" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Lebouvier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2024.1186" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816222v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Sueur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry E. Pelinovsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969270" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831868v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume James" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130924196" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Castella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219891612500129" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-012-0147-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Sparber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361348v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090750871" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Gisclon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0218202504003829" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905182v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997611v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lannes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Szeftel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905175v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>