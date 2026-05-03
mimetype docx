--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1244,399 +1244,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tool for the determination of the nitrogen accumulation rate in the washing liquid of a biotrickling filter treating ammonia emissions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammonia removal using biotrickling filters Part b Determination of the nitrogen accumulation in the scrubbing liquid at a livestock facility using electrical conductivity measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125399⟩</w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering4030050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594201v1</w:t>
+                <w:t xml:space="preserve">hal-02932022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of silicone oil droplets dispersed in activated sludge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Granero-Fernandez</w:t>
+                <w:t xml:space="preserve">New tool for the determination of the nitrogen accumulation rate in the washing liquid of a biotrickling filter treating ammonia emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleeporn Pongkua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paitip Thiravetyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1758942⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 397, pp.125399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886551v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia removal using biotrickling filters Part b Determination of the nitrogen accumulation in the scrubbing liquid at a livestock facility using electrical conductivity measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation of silicone oil droplets dispersed in activated sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Granero-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Amrane</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Granero Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (3), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (13), pp.2369-2380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/chemengineering4030050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1758942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932022v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotrickling filters for the removal of gaseous ammonia emissions from livestock facilities. Theoretical prediction of removal efficiency and experimental validation</w:t>
               </w:r>
@@ -2187,880 +2187,880 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t>
+                <w:t xml:space="preserve">Removal of hydrogen sulfide in air using cellular concrete waste: Biotic and abiotic filtrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Hequet</w:t>
+                <w:t xml:space="preserve">M. Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Batault</w:t>
+                <w:t xml:space="preserve">A. Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Raillard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 319, pp.268-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487568v1</w:t>
+                <w:t xml:space="preserve">hal-01515163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of hydrogen sulfide in air using cellular concrete waste: Biotic and abiotic filtrations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part I: Theoretical Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.03.014⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22030407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515163v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of biological H2S removal characteristics between a composite packing material with and without functional microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencheng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaofeng Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep42241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part I: Theoretical Considerations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toluene degradation by a water/silicone oil mixture for the design of two phase partitioning bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Norrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22030407⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (10), pp.1512-1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cjche.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878055v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toluene degradation by a water/silicone oil mixture for the design of two phase partitioning bioreactors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance evaluation of a slow-release packing material-embedded functional microorganisms for biofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunyi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenjun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cjche.2017.01.010⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (8), pp.945-955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1214624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671253v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of a slow-release packing material-embedded functional microorganisms for biofiltration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Éric Dumont</w:t>
+                <w:t xml:space="preserve">Hydrogen sulfide removal from a biogas mimic by biofiltration under anoxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1214624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (6), pp.5617-5623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945279v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sulfide removal from a biogas mimic by biofiltration under anoxic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Jaber</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (6), pp.5617-5623. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01639689v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a rapid procedure to determine biofilter performances</w:t>
               </w:r>
@@ -3118,376 +3118,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and selection of PDMS solvents for the absorption and biodegradation of hydrophobic VOCs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guillerm</w:t>
+                <w:t xml:space="preserve">Biofiltration of high concentration of H2S in waste air under extreme acidic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edith Norrant</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.4792⟩</w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (1), pp.136-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191804v1</w:t>
+                <w:t xml:space="preserve">hal-01216300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofiltration of high concentration of H2S in waste air under extreme acidic conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
+                <w:t xml:space="preserve">Characterization and selection of PDMS solvents for the absorption and biodegradation of hydrophobic VOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Norrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.1923-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.4792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2015.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216300v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of toluene in silicone oil: effect of the solvent viscosity on hydrodynamics and mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Norrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3538,103 +3538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofiltration of H2S in air—experimental comparisons of original packing materials and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.153-160. </w:t>
@@ -3666,265 +3666,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Absorption Capacity (EAC) concept applied to the absorption of hydrophobic VOCs in a water/PDMS mixture</w:t>
+                <w:t xml:space="preserve">Assessment of porosity and biofilm thickness in packed beds using porous media models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Couriol</w:t>
+                <w:t xml:space="preserve">Sonia Woudberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Darracq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacoline van Jaarsveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 287, pp.205-216. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 303, pp.76 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.08.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240654v1</w:t>
+                <w:t xml:space="preserve">hal-01525706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of porosity and biofilm thickness in packed beds using porous media models</w:t>
+                <w:t xml:space="preserve">Equivalent Absorption Capacity (EAC) concept applied to the absorption of hydrophobic VOCs in a water/PDMS mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Woudberg</w:t>
+                <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacoline van Jaarsveld</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 303, pp.76 - 89. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 287, pp.205-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.08.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525706v1</w:t>
+                <w:t xml:space="preserve">hal-01240654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S removal from biogas using bioreactors: a review</w:t>
               </w:r>
@@ -4212,103 +4212,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of hydrophobic VOC in an organic phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 106</w:t>
@@ -4331,364 +4331,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O generation resulting from piggery air biofiltration</w:t>
+                <w:t xml:space="preserve">Traitement d'air de porcherie par biofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Landrain</w:t>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Landrain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.207-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204900v1</w:t>
+                <w:t xml:space="preserve">hal-00966475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d'air de porcherie par biofiltration</w:t>
+                <w:t xml:space="preserve">N2O generation resulting from piggery air biofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lomig Hamon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Lagadec</w:t>
+                <w:t xml:space="preserve">P. Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Landrain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.337-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.03.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966475v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NH3 biofiltration of piggery air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140, pp.26-32. </w:t>
@@ -4752,51 +4752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 237, pp.236-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4843,77 +4843,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric mass transfer coefficients characterising VOC absorption in water/silicone oil mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4958,303 +4958,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady- and transient-state H2S biofiltration using expanded schist as packing material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biofiltration using peat and a nutritional synthetic packing material: influence of the packing configuration on H2S removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Romero Hernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. S. Rodriguez Susa</w:t>
+                <w:t xml:space="preserve">Flavia da Silva Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2012.07.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (9), pp.1123-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2012.736691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877625v1</w:t>
+                <w:t xml:space="preserve">hal-00877619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofiltration using peat and a nutritional synthetic packing material: influence of the packing configuration on H2S removal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady- and transient-state H2S biofiltration using expanded schist as packing material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Romero Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Rodriguez Susa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2012.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2012.736691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00877619v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated sludge acclimation for hydrophobic VOC removal in a Two-Phase Partitioning Reactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,716 +5350,716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological treatment of a mixture of gaseous sulphur reduced compounds: identification of the total bacterial community's structure</w:t>
+                <w:t xml:space="preserve">Efficiency of biological activator formulated material (BAFM) for volatile organic compounds removal--preliminary batch culture tests with activated sludge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Soupramanien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Malhautier</w:t>
+                <w:t xml:space="preserve">Charline Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jannick Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.3729⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (13-15), pp.1671-1676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2011.641592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877735v1</w:t>
+                <w:t xml:space="preserve">hal-00867764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S biofiltration using expanded schist as packing material: performance evaluation and packed-bed tortuosity assessment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization of the volume fraction of the NAPL, silicon oil, and biodegradation kinetics of toluene and DMDS in a TPPB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.3713⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877734v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic VOC absorption in two-phase partitioning bioreactors; influence of silicone oil volume fraction on absorber diameter.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological treatment of a mixture of gaseous sulphur reduced compounds: identification of the total bacterial community's structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soupramanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71, pp.146-152. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (6), pp.817-823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jctb.3729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868983v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of biological activator formulated material (BAFM) for volatile organic compounds removal--preliminary batch culture tests with activated sludge.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H2S biofiltration using expanded schist as packing material: performance evaluation and packed-bed tortuosity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Ayala Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Rodriguez Susa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2011.641592⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (6, SI), pp.725-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.3713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867764v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the volume fraction of the NAPL, silicon oil, and biodegradation kinetics of toluene and DMDS in a TPPB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Hydrophobic VOC absorption in two-phase partitioning bioreactors; influence of silicone oil volume fraction on absorber diameter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diane Thomas</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Courriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.146-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00868524v1</w:t>
+                <w:t xml:space="preserve">hal-00868983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Styrene absorption in water/silicone oil mixtures</w:t>
               </w:r>
@@ -6148,51 +6148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerial Pollutants in Swine Buildings: A Review of Their Characterization and Methods to Reduce Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6246,493 +6246,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00869821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOC absorption in a countercurrent packed-bed column using water/silicone oil mixtures: Influence of silicone oil volume fraction</w:t>
+                <w:t xml:space="preserve">Mass transfer between a gas phase and two non miscible liquid phases.Use of the equivalent absorption capacity concept for gas/liquid/liquidcontactor design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.A59/1--A59/6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877782v1</w:t>
+                <w:t xml:space="preserve">hal-01069498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the volume fraction of an absorbent phase (silicone oil)and biodegradation kinetics of DMDS in a TPPB.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gillaume Darracq</w:t>
+                <w:t xml:space="preserve">VOC absorption in a countercurrent packed-bed column using water/silicone oil mixtures: Influence of silicone oil volume fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (1), pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069499v1</w:t>
+                <w:t xml:space="preserve">hal-00877782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer between a gas phase and two non miscible liquid phases.Use of the equivalent absorption capacity concept for gas/liquid/liquidcontactor design.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Optimization of the volume fraction of an absorbent phase (silicone oil)and biodegradation kinetics of DMDS in a TPPB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 101, pp.A59/1--A59/6</w:t>
+              <w:t xml:space="preserve">, 2011, 101, pp.Axx/1--Axx/6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069498v1</w:t>
+                <w:t xml:space="preserve">hal-01069499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Silicone oil: an effective absorbent for the removal of hydrophobic volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (2), pp.324. </w:t>
@@ -6764,422 +6764,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of partition coefficients of three volatile organic compounds (dimethylsulphide, dimethyldisulphide and toluene) in water/silicone oil mixtures</w:t>
+                <w:t xml:space="preserve">Evaluation of innovative packing materials for the biodegradation of H2S: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 162 (3), pp.927-934. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (3), pp.429-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.06.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jctb.2334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877830v1</w:t>
+                <w:t xml:space="preserve">hal-00877833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of innovative packing materials for the biodegradation of H2S: a comparative study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Silicone oil: An effective absorbent for the removal of hydrophobic volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 85 (3), pp.429-434. </w:t>
+              <w:t xml:space="preserve">, 2010, 85 (3), pp.309-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.2334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jctb.2331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877833v1</w:t>
+                <w:t xml:space="preserve">hal-00877832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicone oil: An effective absorbent for the removal of hydrophobic volatile organic compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Determination of partition coefficients of three volatile organic compounds (dimethylsulphide, dimethyldisulphide and toluene) in water/silicone oil mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 85 (3), pp.309-313. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162 (3), pp.927-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.2331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877832v1</w:t>
+                <w:t xml:space="preserve">hal-00877830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization techniques of packing material colonization in gas biofiltration processes</w:t>
               </w:r>
@@ -7295,51 +7295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7412,51 +7412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (3), pp.245-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7528,51 +7528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (17), pp.5612-5619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7644,51 +7644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Marcela Ramirez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8704,260 +8704,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point de l’outil TARA pour dimensionner et optimiser le fonctionnement d’un laveur d’air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solène Lagadec</w:t>
+                <w:t xml:space="preserve">Theoretical and experimental comparison of the removal efficiency of a gaseous ammonia treating biotrickling filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Poser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couvert Annabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53èmes Journées de la Recherche Porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">13th European Congress of Chemical Engineering (ECCE13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594225v1</w:t>
+                <w:t xml:space="preserve">hal-03594218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental comparison of the removal efficiency of a gaseous ammonia treating biotrickling filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Poser</w:t>
+                <w:t xml:space="preserve">Mise au point de l’outil TARA pour dimensionner et optimiser le fonctionnement d’un laveur d’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couvert Annabelle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Le Devehat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Congress of Chemical Engineering (ECCE13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">53èmes Journées de la Recherche Porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594218v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des déchets de béton cellulaire comme matériau filtrant pour l’élimination de l’hydrogène sulfuré dans les gaz</w:t>
               </w:r>
@@ -9051,77 +9051,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen mass balance of a biotrickling filter treating NH3 emissions from pig facilities. Device control using electrical conductivity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9176,77 +9176,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavage d’air en porcheries : suivi de l’azote et contrôle du fonctionnement par mesure de conductivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9288,103 +9288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of The Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation Purifiers Using a Closed Loop Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Meeting on Solar Chemistry and Photocatalysis Environmental Applications (SPEA10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Alméria, Spain</w:t>
@@ -9407,472 +9407,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of hydrogen sulfide in air by abiotic filtration using cellular concrete waste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Purification du biogaz par biofiltration en conditions anoxiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, La Corogne, Spain</w:t>
+              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352171v1</w:t>
+                <w:t xml:space="preserve">hal-02352765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification du biogaz par biofiltration en conditions anoxiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Removal of hydrogen sulfide in air by abiotic filtration using cellular concrete waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352765v1</w:t>
+                <w:t xml:space="preserve">hal-02352149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of hydrogen sulfide in air by abiotic filtration using cellular concrete waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, La Corogne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352149v1</w:t>
+                <w:t xml:space="preserve">hal-02352171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAOP 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t>
@@ -9983,51 +9983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical determination of the effect of biofilm growth on the pressure drop over a biofilter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fidder-Woudberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacoline van Jaarsveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10065,90 +10065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sulfide removal from biogas by an anoxic biofilter packed with expanded schist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10186,51 +10186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofiltration of high concentration of H2S using expanded schist as packing material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10238,51 +10238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10320,51 +10320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of toluene in silicone oil: effect of the solvent viscosity on hydrodynamics and mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerm Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10458,77 +10458,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Gas-Liquid &amp; Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
@@ -10551,286 +10551,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of two-phase partitioning bioreactors devoted to air pollution control: stirred tank as a model system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greenhouse gas emissions during ammonia biofiltration of piggery air: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Quijano</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth International Conference on Biotechniques for Air Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352279v1</w:t>
+                <w:t xml:space="preserve">hal-02352274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas emissions during ammonia biofiltration of piggery air: a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of two-phase partitioning bioreactors devoted to air pollution control: stirred tank as a model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio D. Dorado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth International Conference on Biotechniques for Air Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352274v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sulfide removal from biogas in an anoxic biofilter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10838,51 +10838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10901,320 +10901,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of toluene in silicone oil: effect of the solvent viscosity on hydrodynamics and mass transfer</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitement d’air de bâtiments d’élevage par biofiltration : estimation de la production de N2O liée au traitement de l’ammoniac NH3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress of Chemical and Process Engineering (CHISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">9ème Congrès Francophone de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352740v1</w:t>
+                <w:t xml:space="preserve">hal-02352772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d’air de bâtiments d’élevage par biofiltration : estimation de la production de N2O liée au traitement de l’ammoniac NH3</w:t>
+                <w:t xml:space="preserve">Assessment of N2O generation during NH3 biofiltration of piggery air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès Francophone de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">2014 ASABE and CSBE - SCGAB Annual International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352772v1</w:t>
+                <w:t xml:space="preserve">hal-02352745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the toluene removal capacity of a semi-continuous two-phase partitioning bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerm Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11276,230 +11272,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of N2O generation during NH3 biofiltration of piggery air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absorption of toluene in silicone oil: effect of the solvent viscosity on hydrodynamics and mass transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillerm Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 ASABE and CSBE - SCGAB Annual International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">21st International Congress of Chemical and Process Engineering (CHISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352745v1</w:t>
+                <w:t xml:space="preserve">hal-02352740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'air de porcherie par biofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
@@ -11528,103 +11528,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the volume fraction of an absorbent phase (silicone oil)​and biodegradation kinetics of DMDS in a TPPB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème congrès de la SFGP : Des procédés au service du produit au coeur de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.Axx/1-Axx/6</w:t>
@@ -11666,77 +11666,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer between a gas phase and two non miscible liquid phases.Use of the equivalent absorption capacity concept for gas​/liquid​/liquidcontactor design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12069,77 +12069,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen mass balance of a biotrickling filter treating NH3 emissions from pig house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12244,346 +12244,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of biotrickling filters treating NH3 emissions from animal houses using electrical conductivity measurement</w:t>
+                <w:t xml:space="preserve">VOCs mass transfer in two-liquid phase countercurrent absorbers. KLa determination using the Effectiveness-NTU (-NTU) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Waste Management And Landfill Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Cagliari, Italy</w:t>
+              <w:t xml:space="preserve">8th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352133v1</w:t>
+                <w:t xml:space="preserve">hal-02352090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCs mass transfer in two-liquid phase countercurrent absorbers. KLa determination using the Effectiveness-NTU (-NTU) method</w:t>
+                <w:t xml:space="preserve">Control of biotrickling filter efficiency on NH3 emitted by piggeries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">70th Annual meeting of the European Federation of Animal Science (EAAP19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352090v1</w:t>
+                <w:t xml:space="preserve">hal-02351974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of biotrickling filter efficiency on NH3 emitted by piggeries</w:t>
+                <w:t xml:space="preserve">Control of biotrickling filters treating NH3 emissions from animal houses using electrical conductivity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th Annual meeting of the European Federation of Animal Science (EAAP19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">17th International Waste Management And Landfill Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351974v1</w:t>
+                <w:t xml:space="preserve">hal-02352133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S removal using cellular concrete waste as filtering material</w:t>
               </w:r>
@@ -12891,519 +12891,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un réacteur fermé à boucle recirculante pour la détermination des capacités de traitement des épurateurs d'air par photocatalyse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352769v1</w:t>
+                <w:t xml:space="preserve">hal-02352156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'un réacteur fermé à boucle recirculante pour la détermination des capacités de traitement des épurateurs d'air par photocatalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352156v1</w:t>
+                <w:t xml:space="preserve">hal-02352769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sulfide removal from biogas mimic by an anoxic biofilter packed with expanded schist particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Elimination de l’H2S dans l’air par des agrégats de béton cellulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, La Corogne, Spain</w:t>
+              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352162v1</w:t>
+                <w:t xml:space="preserve">hal-02352767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination de l’H2S dans l’air par des agrégats de béton cellulaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Hydrogen sulfide removal from biogas mimic by an anoxic biofilter packed with expanded schist particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, La Corogne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352767v1</w:t>
+                <w:t xml:space="preserve">hal-02352162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical methods to assess biofilm thickness in biofilters</w:t>
               </w:r>
@@ -13471,51 +13471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S biofiltration using expanded schist as packing material. Performance determination at low pH values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13523,51 +13523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IWA Conference on Odours &amp; Air Emissions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13893,51 +13893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4 - Porous media models for packed bed characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Woudberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14156,51 +14156,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DA929CA"/>
+    <w:nsid w:val="B6B092DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14387,51 +14387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6496-3787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167253433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8528-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Kautzmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13061767" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. van Velden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woudberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fidder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Th.M. de Hosson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122185" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.123014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Germain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123438" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E. Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guingand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4030049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleeporn Pongkua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitip Thiravetyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886551v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Picard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillerm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1758942" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4030050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering3020057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.102967" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Jaarsveld" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.09.059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRLJLGHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6090156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2018.06.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515163v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Jaber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.03.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rencheng Zhu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyi Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Bao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42241" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878055v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030407" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671253v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Norrant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjche.2017.01.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945279v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjun Wu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1214624" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Jaber" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.10.029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191804v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4792" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CMNHC35-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216300v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Jaber" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rouxel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2015.09.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.12.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.04.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couriol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darracq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.11.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Woudberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacoline van Jaarsveld" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.08.060" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Courtois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4456" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E774CCCCB4F78982BB671D4F939F0836FF2C4BEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dorado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Munoz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Quijano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.11.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204900v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landrain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landrain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.03.058" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.03.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.01.102" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Romero Hernandez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Rodriguez Susa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2012.07.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV35NCZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia da Silva Cabral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.736691" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Courriol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1094-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q008XC00-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877735v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soupramanien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Rocher" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3729" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CEDC31308E725B468CFDD9642429D72366AA70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Ayala Guzman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3713" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVS22LRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.12.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00867764v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Corre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.641592" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868524v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M9K7Q6G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.028" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLBJ0TZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3025758" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877782v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.073" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069499v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillaume Darracq" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069498v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877828v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2545" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.06.045" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3GMJ2P2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2334" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C53NMJ9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877832v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2331" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNJZPHKM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-143" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877844v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2008.06.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878492v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2006.05.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJQ7C4T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878490v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.04.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKWD0SML-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878489v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marcela Ramirez-Lopez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618747" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945531v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(02)00067-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F6M1MFW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sobol&#237;k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(01)00183-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2M6KH6Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945535v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(99)00391-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRJZ51PR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00056-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWKK26KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945539v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690460606" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KW5KWBP0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862380v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594225v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loyon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Devehat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594218v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Annabelle" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352171v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352765v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352173v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352191v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fidder-Woudberg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352194v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352258v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352297v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Maxime" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352286v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352279v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D. Dorado" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352274v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352268v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352740v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352772v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352745v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352774v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132955v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862389v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352133v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352090v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351974v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352055v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352761v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352072v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352162v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352767v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352185v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229688v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soreanu Gabriela" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-819064-7.00021-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-03712-3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545699v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819064-7.00003-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819064-7.00004-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149317v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2018.12.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6496-3787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167253433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8528-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Kautzmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13061767" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. van Velden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woudberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fidder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Th.M. de Hosson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122185" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.123014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Germain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123438" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E. Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guingand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4030049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4030050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleeporn Pongkua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitip Thiravetyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125399" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886551v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero-Fernandez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillerm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero Fernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1758942" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering3020057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.102967" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Jaarsveld" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.09.059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRLJLGHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6090156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2018.06.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Jaber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.03.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rencheng Zhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyi Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Bao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42241" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Norrant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjche.2017.01.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjun Wu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1214624" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Jaber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.10.029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Jaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rouxel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2015.09.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4792" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CMNHC35-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.12.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.04.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Woudberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacoline van Jaarsveld" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.08.060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couriol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darracq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.11.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Courtois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4456" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E774CCCCB4F78982BB671D4F939F0836FF2C4BEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dorado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Munoz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Quijano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.11.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landrain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landrain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.03.058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.03.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.01.102" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia da Silva Cabral" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.736691" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Romero Hernandez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Rodriguez Susa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2012.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV35NCZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Courriol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1094-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q008XC00-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00867764v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Corre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.641592" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M9K7Q6G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soupramanien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Rocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3729" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CEDC31308E725B468CFDD9642429D72366AA70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Ayala Guzman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3713" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVS22LRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.12.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.028" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLBJ0TZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3025758" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillaume Darracq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877782v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.073" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877828v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2545" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877833v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2334" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C53NMJ9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877832v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2331" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNJZPHKM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.06.045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3GMJ2P2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-143" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877844v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2008.06.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878492v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2006.05.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJQ7C4T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878490v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.04.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKWD0SML-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878489v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marcela Ramirez-Lopez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618747" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945531v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(02)00067-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F6M1MFW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sobol&#237;k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(01)00183-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2M6KH6Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945535v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(99)00391-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRJZ51PR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00056-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWKK26KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945539v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690460606" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KW5KWBP0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862380v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594218v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Annabelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loyon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Devehat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352149v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352171v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352173v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352191v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fidder-Woudberg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352194v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352258v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352297v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Maxime" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352286v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352274v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D. Dorado" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352268v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352745v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352740v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352774v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132955v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862389v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352090v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351974v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352133v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352055v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352761v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352072v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352767v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352162v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352185v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229688v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soreanu Gabriela" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-819064-7.00021-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-03712-3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545699v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819064-7.00003-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819064-7.00004-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149317v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2018.12.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>