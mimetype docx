--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1244,399 +1244,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia removal using biotrickling filters Part b Determination of the nitrogen accumulation in the scrubbing liquid at a livestock facility using electrical conductivity measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New tool for the determination of the nitrogen accumulation rate in the washing liquid of a biotrickling filter treating ammonia emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleeporn Pongkua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paitip Thiravetyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemengineering4030050⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 397, pp.125399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932022v1</w:t>
+                <w:t xml:space="preserve">hal-03594201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New tool for the determination of the nitrogen accumulation rate in the washing liquid of a biotrickling filter treating ammonia emissions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paitip Thiravetyan</w:t>
+                <w:t xml:space="preserve">Separation of silicone oil droplets dispersed in activated sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Granero-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Granero Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.125399⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55 (13), pp.2369-2380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1758942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594201v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886551v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of silicone oil droplets dispersed in activated sludge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ammonia removal using biotrickling filters Part b Determination of the nitrogen accumulation in the scrubbing liquid at a livestock facility using electrical conductivity measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Granero Fernandez</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55 (13), pp.2369-2380. </w:t>
+              <w:t xml:space="preserve">ChemEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01496395.2020.1758942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemengineering4030050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886551v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotrickling filters for the removal of gaseous ammonia emissions from livestock facilities. Theoretical prediction of removal efficiency and experimental validation</w:t>
               </w:r>
@@ -2187,395 +2187,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01983470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Removal of hydrogen sulfide in air using cellular concrete waste: Biotic and abiotic filtrations</w:t>
+                <w:t xml:space="preserve">Comparison of biological H2S removal characteristics between a composite packing material with and without functional microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben Jaber</w:t>
+                <w:t xml:space="preserve">Rencheng Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Couvert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Amrane</w:t>
+                <w:t xml:space="preserve">Shunyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+                <w:t xml:space="preserve">Xiaofeng Bao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 319, pp.268-278. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep42241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515163v1</w:t>
+                <w:t xml:space="preserve">hal-01936946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part I: Theoretical Considerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Removal of hydrogen sulfide in air using cellular concrete waste: Biotic and abiotic filtrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ben Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22030407⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 319, pp.268-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878055v1</w:t>
+                <w:t xml:space="preserve">hal-01515163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of biological H2S removal characteristics between a composite packing material with and without functional microorganisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shunyi Li</w:t>
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part I: Theoretical Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofeng Bao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep42241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22030407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936946v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toluene degradation by a water/silicone oil mixture for the design of two phase partitioning bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2659,408 +2659,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of a slow-release packing material-embedded functional microorganisms for biofiltration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shunyi Li</w:t>
+                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenjun Wu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Batault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1214624⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945279v1</w:t>
+                <w:t xml:space="preserve">hal-01487568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sulfide removal from a biogas mimic by biofiltration under anoxic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (6), pp.5617-5623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jece.2017.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation (PCO) Purifiers for Indoor Air Pollutants Using a Closed-Loop Reactor. Part II: Experimental Results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Thévenet</w:t>
+                <w:t xml:space="preserve">Performance evaluation of a slow-release packing material-embedded functional microorganisms for biofiltration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rencheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunyi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Le Coq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhenjun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Photon-involving Purification of Water and Air, 22 (3), pp.408. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (8), pp.945-955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules22030408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2016.1214624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01487568v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a rapid procedure to determine biofilter performances</w:t>
               </w:r>
@@ -3258,51 +3258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and selection of PDMS solvents for the absorption and biodegradation of hydrophobic VOCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,891 +3398,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of toluene in silicone oil: effect of the solvent viscosity on hydrodynamics and mass transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guillerm</w:t>
+                <w:t xml:space="preserve">Biofiltration of H2S in air—experimental comparisons of original packing materials and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lesage</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.12.028⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2016.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259408v1</w:t>
+                <w:t xml:space="preserve">hal-01307768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofiltration of H2S in air—experimental comparisons of original packing materials and modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
+                <w:t xml:space="preserve">Absorption of toluene in silicone oil: effect of the solvent viscosity on hydrodynamics and mass transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Norrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 112, pp.153-160. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.32-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2016.04.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2015.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307768v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of porosity and biofilm thickness in packed beds using porous media models</w:t>
+                <w:t xml:space="preserve">Equivalent Absorption Capacity (EAC) concept applied to the absorption of hydrophobic VOCs in a water/PDMS mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Woudberg</w:t>
+                <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacoline van Jaarsveld</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 303, pp.76 - 89. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 287, pp.205-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.08.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01525706v1</w:t>
+                <w:t xml:space="preserve">hal-01240654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent Absorption Capacity (EAC) concept applied to the absorption of hydrophobic VOCs in a water/PDMS mixture</w:t>
+                <w:t xml:space="preserve">Assessment of porosity and biofilm thickness in packed beds using porous media models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Couriol</w:t>
+                <w:t xml:space="preserve">Sonia Woudberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Darracq</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacoline van Jaarsveld</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 287, pp.205-216. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 303, pp.76 - 89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2015.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.08.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240654v1</w:t>
+                <w:t xml:space="preserve">hal-01525706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S removal from biogas using bioreactors: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Energy and Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (5), pp.479-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S biofiltration using expanded schist as packing material: influence of packed bed configurations at constant EBRT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90 (1), pp.50-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jctb.4456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel mathematical approach for the understanding and optimization of two-phase partitioning bioreactors devoted to air pollution control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Dorado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 263, pp.239-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2014.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of hydrophobic VOC in an organic phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,986 +4313,1010 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement d'air de porcherie par biofiltration</w:t>
+                <w:t xml:space="preserve">N2O generation resulting from piggery air biofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lomig Hamon</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Lagadec</w:t>
+                <w:t xml:space="preserve">P. Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Landrain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 248, pp.337-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2014.03.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966475v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O generation resulting from piggery air biofiltration</w:t>
+                <w:t xml:space="preserve">Traitement d'air de porcherie par biofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Landrain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46, pp.207-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204900v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH3 biofiltration of piggery air</w:t>
+                <w:t xml:space="preserve">Mass transfer coefficients of styrene into water/silicone oil mixtures: New interpretation using the &amp;quot;equivalent absorption capacity&amp;quot; concept.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.03.008⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 237, pp.236-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011668v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer coefficients of styrene into water/silicone oil mixtures: New interpretation using the &amp;quot;equivalent absorption capacity&amp;quot; concept.</w:t>
+                <w:t xml:space="preserve">NH3 biofiltration of piggery air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2013.10.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00916490v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volumetric mass transfer coefficients characterising VOC absorption in water/silicone oil mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 221, pp.308-314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2013.01.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofiltration using peat and a nutritional synthetic packing material: influence of the packing configuration on H2S removal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady- and transient-state H2S biofiltration using expanded schist as packing material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Romero Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Rodriguez Susa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2012.736691⟩</w:t>
+              <w:t xml:space="preserve">New Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.210-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbt.2012.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877619v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady- and transient-state H2S biofiltration using expanded schist as packing material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Biofiltration using peat and a nutritional synthetic packing material: influence of the packing configuration on H2S removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia da Silva Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nbt.2012.07.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (9), pp.1123-1129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2012.736691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877625v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated sludge acclimation for hydrophobic VOC removal in a Two-Phase Partitioning Reactor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Courriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5289,3054 +5325,3054 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 223 (6), pp.3117-3124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-012-1094-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of biological activator formulated material (BAFM) for volatile organic compounds removal--preliminary batch culture tests with activated sludge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (13-15), pp.1671-1676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2011.641592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the volume fraction of the NAPL, silicon oil, and biodegradation kinetics of toluene and DMDS in a TPPB</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H2S biofiltration using expanded schist as packing material: performance evaluation and packed-bed tortuosity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. M. Ayala Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Rodriguez Susa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (6, SI), pp.725-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.3713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00868524v1</w:t>
+                <w:t xml:space="preserve">hal-00877734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological treatment of a mixture of gaseous sulphur reduced compounds: identification of the total bacterial community's structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrophobic VOC absorption in two-phase partitioning bioreactors; influence of silicone oil volume fraction on absorber diameter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jannick Rocher</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Darracq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Courriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (6), pp.817-823. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.146-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.3729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877735v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S biofiltration using expanded schist as packing material: performance evaluation and packed-bed tortuosity assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological treatment of a mixture of gaseous sulphur reduced compounds: identification of the total bacterial community's structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Soupramanien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 87 (6, SI), pp.725-731. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.3713⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 87 (6), pp.817-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.3729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877734v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic VOC absorption in two-phase partitioning bioreactors; influence of silicone oil volume fraction on absorber diameter.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Optimization of the volume fraction of the NAPL, silicon oil, and biodegradation kinetics of toluene and DMDS in a TPPB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Courriol</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.12.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00868983v1</w:t>
+                <w:t xml:space="preserve">hal-00868524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Styrene absorption in water/silicone oil mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerial Pollutants in Swine Buildings: A Review of Their Characterization and Methods to Reduce Them</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lomig Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.06.028⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (22), pp.12287-12301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es3025758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877732v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00869821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerial Pollutants in Swine Buildings: A Review of Their Characterization and Methods to Reduce Them</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Styrene absorption in water/silicone oil mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es3025758⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 200, pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00869821v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer between a gas phase and two non miscible liquid phases.Use of the equivalent absorption capacity concept for gas/liquid/liquidcontactor design.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Optimization of the volume fraction of an absorbent phase (silicone oil)and biodegradation kinetics of DMDS in a TPPB.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 101, pp.A59/1--A59/6</w:t>
+              <w:t xml:space="preserve">, 2011, 101, pp.Axx/1--Axx/6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069498v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOC absorption in a countercurrent packed-bed column using water/silicone oil mixtures: Influence of silicone oil volume fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 168 (1), pp.241-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2010.12.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the volume fraction of an absorbent phase (silicone oil)and biodegradation kinetics of DMDS in a TPPB.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Mass transfer between a gas phase and two non miscible liquid phases.Use of the equivalent absorption capacity concept for gas/liquid/liquidcontactor design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 101, pp.Axx/1--Axx/6</w:t>
+              <w:t xml:space="preserve">, 2011, 101, pp.A59/1--A59/6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069499v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01069498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum: Silicone oil: an effective absorbent for the removal of hydrophobic volatile organic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (2), pp.324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jctb.2545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of innovative packing materials for the biodegradation of H2S: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 85 (3), pp.429-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jctb.2334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicone oil: An effective absorbent for the removal of hydrophobic volatile organic compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Determination of partition coefficients of three volatile organic compounds (dimethylsulphide, dimethyldisulphide and toluene) in water/silicone oil mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.2331⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162 (3), pp.927-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877832v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of partition coefficients of three volatile organic compounds (dimethylsulphide, dimethyldisulphide and toluene) in water/silicone oil mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Silicone oil: An effective absorbent for the removal of hydrophobic volatile organic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2010.06.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 85 (3), pp.309-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.2331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877830v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization techniques of packing material colonization in gas biofiltration processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gerente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of civil engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (12), pp.1895-1902. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/L09-143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new packing material for H2S removed by biofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (2), pp.120-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2008.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of organic solvents on oxygen mass transfer in multiphase systems: Application to bioreactors in environmental protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 30 (3), pp.245-252. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bej.2006.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer coefficients of styrene and oxygen into silicone oil emulsions in a bubble reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (17), pp.5612-5619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2006.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood bark as packing material in a biofilter used for air treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Marcela Ramirez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (12), pp.1297-1301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593332708618747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer enhancement of gas absorption in oil-in-water systems: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 42 (6), pp.419-438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0255-2701(02)00067-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall shear rate in the Taylor–Couette–Poiseuille flow at low axial Reynolds number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Václav Sobolík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 45 (3), pp.679-689. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0017-9310(01)00183-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion coefficients of ferricyanide ions in polymeric solutions — comparison of different experimental methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (11), pp.1791-1803. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0013-4686(99)00391-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow regimes and wall shear rates determination within a scraped surface heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 45 (4), pp.195-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0260-8774(00)00056-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrodiffusional wall shear rate analysis in scraped surface heat exchanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 46 (6), pp.1138-1148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aic.690460606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8346,91 +8382,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desulfurization using cellular concrete waste: removal efficiency modeling from experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8445,73 +8481,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désulfuration abiotique à l'aide de déchets de béton cellulaire : un nouveau traitement efficace pour l'épuration du biogaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8566,73 +8602,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination de l’ammoniac de l’air par lavage à l’eau en conditions hypersalines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8674,100 +8710,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental comparison of the removal efficiency of a gaseous ammonia treating biotrickling filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couvert Annabelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8782,198 +8818,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th European Congress of Chemical Engineering (ECCE13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point de l’outil TARA pour dimensionner et optimiser le fonctionnement d’un laveur d’air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Devehat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des déchets de béton cellulaire comme matériau filtrant pour l’élimination de l’hydrogène sulfuré dans les gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9002,448 +9038,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen mass balance of a biotrickling filter treating NH3 emissions from pig facilities. Device control using electrical conductivity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavage d’air en porcheries : suivi de l’azote et contrôle du fonctionnement par mesure de conductivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of The Clean Air Delivery Rate (CADR) of Photocatalytic Oxidation Purifiers Using a Closed Loop Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Meeting on Solar Chemistry and Photocatalysis Environmental Applications (SPEA10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Alméria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification du biogaz par biofiltration en conditions anoxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9498,73 +9534,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of hydrogen sulfide in air by abiotic filtration using cellular concrete waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9603,89 +9639,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, La Corogne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352149v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removal of hydrogen sulfide in air by abiotic filtration using cellular concrete waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9724,378 +9760,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, La Corogne, Spain</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352171v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Environmental Applications of Advanced Oxidation Processes (EAAOP 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a rapid procedure to determine biofilter performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, La Corogne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical determination of the effect of biofilm growth on the pressure drop over a biofilter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fidder-Woudberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacoline van Jaarsveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Momentum, Heat and Mass Transfer (ICMFHT'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sulfide removal from biogas by an anoxic biofilter packed with expanded schist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10150,73 +10186,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofiltration of high concentration of H2S using expanded schist as packing material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10271,100 +10307,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of toluene in silicone oil: effect of the solvent viscosity on hydrodynamics and mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerm Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10396,427 +10432,427 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Gas-Liquid &amp; Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent absorption capacity concept applied to the VOCs absorption in a countercurrent packed-bed column using water/silicone oil mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Gas-Liquid &amp; Gas-Liquid-Solid Reactor Engineering (GLS12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas emissions during ammonia biofiltration of piggery air: a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of two-phase partitioning bioreactors devoted to air pollution control: stirred tank as a model system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio D. Dorado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Quijano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth International Conference on Biotechniques for Air Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352274v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of two-phase partitioning bioreactors devoted to air pollution control: stirred tank as a model system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greenhouse gas emissions during ammonia biofiltration of piggery air: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Quijano</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Landrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIth International Conference on Biotechniques for Air Pollution Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352279v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen sulfide removal from biogas in an anoxic biofilter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10871,346 +10907,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering (ECCE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d’air de bâtiments d’élevage par biofiltration : estimation de la production de N2O liée au traitement de l’ammoniac NH3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès Francophone de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of N2O generation during NH3 biofiltration of piggery air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 ASABE and CSBE - SCGAB Annual International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the toluene removal capacity of a semi-continuous two-phase partitioning bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerm Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11242,100 +11278,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Chemical and Biological Engineering Conference (ChemPor)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of toluene in silicone oil: effect of the solvent viscosity on hydrodynamics and mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillerm Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11367,551 +11403,551 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress of Chemical and Process Engineering (CHISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d'air de porcherie par biofiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lomig Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Landrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the volume fraction of an absorbent phase (silicone oil)​and biodegradation kinetics of DMDS in a TPPB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème congrès de la SFGP : Des procédés au service du produit au coeur de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.Axx/1-Axx/6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer between a gas phase and two non miscible liquid phases.Use of the equivalent absorption capacity concept for gas​/liquid​/liquidcontactor design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gillaume Darracq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème congrès de la SFGP : Des procédés au service du produit au coeur de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp.A59/1-A59/6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pile à combustible, production d'hydrogène à partir de biomasse, stockage d'hydrogène sur carbones nanostructurés, analyse du cycle de vie : un projet du groupe des Ecoles des Mines en génie des procédés, énergie et environnement (GEM GP E2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hafsaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2007 - 11ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Étienne, France. pp.Thème 3 Article 339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00432363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11921,51 +11957,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désulfurisation du biogaz en deux étapes par filtration abiotique sur béton cellulaire et filtre percolateur anoxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12020,586 +12056,586 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen mass balance of a biotrickling filter treating NH3 emissions from pig house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Waste Management And Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du traitement des effluents gazeux de porcheries sur les émissions de gaz à effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOCs mass transfer in two-liquid phase countercurrent absorbers. KLa determination using the Effectiveness-NTU (-NTU) method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of biotrickling filter efficiency on NH3 emitted by piggeries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Annual meeting of the European Federation of Animal Science (EAAP19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of biotrickling filters treating NH3 emissions from animal houses using electrical conductivity measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Guingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Loyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeltif Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Waste Management And Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S removal using cellular concrete waste as filtering material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12628,564 +12664,564 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Chemical Engineering (ECCE12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de masse dans les colonnes d’absorption gaz/liquide fonctionnant à contre-courant. Détermination du KLa par la méthode “Efficacité-NUT”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2S removal using cellular concrete waste as filtering material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the treatment of gaseous ammonia effluents from pig facilities on greenhouse gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352072v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the treatment of gaseous ammonia effluents from pig facilities on greenhouse gas emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">H2S removal using cellular concrete waste as filtering material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352082v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the Clean Air Delivery Rate (CADR) of PhotoCatalytic Oxidation purifiers for indoor air pollutants using a closed-loop reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'un réacteur fermé à boucle recirculante pour la détermination des capacités de traitement des épurateurs d'air par photocatalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination de l’H2S dans l’air par des agrégats de béton cellulaire</w:t>
+                <w:t xml:space="preserve">Hydrogen sulfide removal from biogas mimic by an anoxic biofilter packed with expanded schist particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
@@ -13216,97 +13252,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, La Corogne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352767v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen sulfide removal from biogas mimic by an anoxic biofilter packed with expanded schist particles</w:t>
+                <w:t xml:space="preserve">Elimination de l’H2S dans l’air par des agrégats de béton cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
@@ -13337,171 +13373,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Biotechniques for Air Pollution Control and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, La Corogne, Spain</w:t>
+              <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352162v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical methods to assess biofilm thickness in biofilters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Fidder-Woudberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilm 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2S biofiltration using expanded schist as packing material. Performance determination at low pH values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13556,51 +13592,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IWA Conference on Odours &amp; Air Emissions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13610,184 +13646,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Biofiltration to Promising Options in Gaseous Fluxes Biotreatment : Recent Developments, New Trends, Advances and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soreanu Gabriela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 470 p., 2020, 978-012819064-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-819064-7.00021-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Biofiltration to Promising Options in Gaseous Fluxes Biotreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriela Soréanu, Eric Dumont. Elsevier Inc. All rights reserved, 2020, 978-0-12-819064-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2018-0-03712-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13797,298 +13833,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3 - Determination of biofilter performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriela Soreanu, Eric Dumont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Biofiltration To Promising Options in Gaseous Fluxes Biotreatment: Recent Developments, New Trends, Advances, And Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.53-69, 2020, 978-0-12-819064-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819064-7.00003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4 - Porous media models for packed bed characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Woudberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriela Soreanu; Eric Dumont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Biofiltration To Promising Options in Gaseous Fluxes Biotreatment: Recent Developments, New Trends, Advances, And Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Inc; Elsevier, pp.71-87, 2020, 978-0-12-819064-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-819064-7.00004-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transport phenomena in multiphasic gas/water/NAP systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances and applications in chemical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, pp.1-51, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.ache.2018.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId316"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14156,51 +14192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6B092DA"/>
+    <w:nsid w:val="43AABD1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14387,51 +14423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6496-3787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167253433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8528-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Kautzmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13061767" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. van Velden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woudberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fidder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Th.M. de Hosson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122185" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.123014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Germain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123438" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E. Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guingand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4030049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4030050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594201v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleeporn Pongkua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitip Thiravetyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125399" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886551v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero-Fernandez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Picard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillerm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero Fernandez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1758942" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering3020057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.102967" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Jaarsveld" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.09.059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRLJLGHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6090156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2018.06.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Jaber" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.03.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030407" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rencheng Zhu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyi Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Bao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42241" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Norrant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjche.2017.01.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjun Wu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1214624" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639689v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Jaber" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.10.029" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Jaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rouxel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2015.09.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4792" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CMNHC35-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259408v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.12.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.04.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Woudberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacoline van Jaarsveld" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.08.060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240654v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couriol" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darracq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.11.020" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945143v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204731v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Courtois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4456" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E774CCCCB4F78982BB671D4F939F0836FF2C4BEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384047v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dorado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Munoz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Quijano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.11.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landrain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landrain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.03.058" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.03.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.01.102" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia da Silva Cabral" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.736691" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Romero Hernandez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Rodriguez Susa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2012.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV35NCZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868074v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Courriol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1094-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q008XC00-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00867764v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Corre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.641592" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M9K7Q6G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soupramanien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Rocher" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3729" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CEDC31308E725B468CFDD9642429D72366AA70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877734v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Ayala Guzman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3713" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVS22LRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868983v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.12.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877732v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.028" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLBJ0TZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3025758" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069498v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillaume Darracq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877782v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.073" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877828v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2545" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877833v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2334" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C53NMJ9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877832v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2331" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNJZPHKM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.06.045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3GMJ2P2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877842v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-143" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877844v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2008.06.012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878492v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2006.05.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJQ7C4T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878490v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.04.026" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKWD0SML-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878489v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marcela Ramirez-Lopez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618747" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945531v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(02)00067-3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F6M1MFW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945538v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sobol&#237;k" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(01)00183-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2M6KH6Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945535v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(99)00391-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRJZ51PR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00056-X" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWKK26KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945539v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690460606" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KW5KWBP0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213795v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862380v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862373v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594218v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Annabelle" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594225v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loyon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Devehat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352756v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352752v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352765v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352149v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352171v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352173v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352191v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fidder-Woudberg" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352194v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352258v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352297v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Maxime" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352286v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352274v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352279v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D. Dorado" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352268v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352745v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352736v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352740v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352774v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132955v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862389v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352121v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352758v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352090v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351974v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352133v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352055v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352761v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352072v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352767v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352162v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352185v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229688v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soreanu Gabriela" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-819064-7.00021-2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545689v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-03712-3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545699v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819064-7.00003-0" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545705v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819064-7.00004-2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149317v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2018.12.001" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6496-3787" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167253433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-8528-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115198v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Kautzmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13061767" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225333v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. van Velden" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Woudberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fidder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Th.M. de Hosson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122185" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570841v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151030" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916769v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.123014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Germain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123438" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675283v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E. Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103762" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lhuissier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dabert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134576" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guingand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loyon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4030049" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleeporn Pongkua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paitip Thiravetyan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.125399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886551v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero-Fernandez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Picard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillerm" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Granero Fernandez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1758942" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering4030050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering3020057" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lebrun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.102967" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Jaarsveld" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.09.059" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRLJLGHZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr6090156" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2018.06.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936946v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rencheng Zhu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunyi Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Bao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42241" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515163v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Jaber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couvert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.03.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878055v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030407" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671253v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Norrant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Breton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cjche.2017.01.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487568v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;venet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22030408" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01639689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Jaber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.10.029" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945279v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjun Wu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2016.1214624" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376902v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Jaber" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rouxel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2015.09.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01191804v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4792" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5CMNHC35-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01307768v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.04.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259408v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lesage" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2015.12.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01240654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couriol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Darracq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.11.020" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525706v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Woudberg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacoline van Jaarsveld" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.08.060" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LC90DMR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945143v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204731v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Courtois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4456" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E774CCCCB4F78982BB671D4F939F0836FF2C4BEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384047v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Dorado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Munoz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Quijano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.11.014" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011973v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01204900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Landrain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Landrain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2014.03.058" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGMJSMK5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966475v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lomig Hamon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Lagadec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Landrain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Landrain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916490v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.10.021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011668v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.03.008" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHRTD579-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2013.01.102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Romero Hernandez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Rodriguez Susa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbt.2012.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV35NCZM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia da Silva Cabral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2012.736691" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868074v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Courriol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-012-1094-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q008XC00-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00867764v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Corre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.641592" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877734v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Ayala Guzman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3713" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVS22LRC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.12.017" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soupramanien" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Rocher" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.3729" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8CEDC31308E725B468CFDD9642429D72366AA70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00868524v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Thomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M9K7Q6G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es3025758" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877732v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.06.028" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLBJ0TZ0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069499v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillaume Darracq" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877782v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.12.073" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069498v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877828v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2545" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877833v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2334" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C53NMJ9K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877830v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2010.06.045" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3GMJ2P2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.2331" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNJZPHKM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877842v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gerente" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/L09-143" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-00877844v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2008.06.012" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878492v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2006.05.003" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDJQ7C4T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2006.04.026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKWD0SML-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878489v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Marcela Ramirez-Lopez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618747" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Delmas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0255-2701(02)00067-3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F6M1MFW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945538v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fayolle" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Sobol&#237;k" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Legrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(01)00183-1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X2M6KH6Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945535v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comiti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0013-4686(99)00391-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRJZ51PR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945537v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(00)00056-X" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWKK26KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.690460606" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KW5KWBP0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213795v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862380v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862373v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Annabelle" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594225v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loyon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Devehat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352756v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352752v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Batault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352765v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352171v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352149v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352178v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352173v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352191v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Fidder-Woudberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352194v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352258v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352297v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillerm Maxime" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352286v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352279v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio D. Dorado" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352274v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352268v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352772v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352745v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352736v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352740v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352774v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01133016v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432363v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hafsaoui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862389v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352121v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352758v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352090v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351974v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352133v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352055v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352761v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352082v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352072v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352156v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352769v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352162v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352767v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352185v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352204v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229688v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soreanu Gabriela" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-819064-7.00021-2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545689v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-03712-3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545699v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819064-7.00003-0" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545705v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819064-7.00004-2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149317v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2018.12.001" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>