--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,3521 +100,3521 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization</w:t>
+                <w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Bahir</w:t>
+                <w:t xml:space="preserve">Bahir Hind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Amine Abdous</w:t>
+                <w:t xml:space="preserve">Abdous Mohammed-Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Lucas</w:t>
+                <w:t xml:space="preserve">Lucas Flavien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Duviella Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bearee</w:t>
+                <w:t xml:space="preserve">Bearee Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534838v1</w:t>
+                <w:t xml:space="preserve">hal-05528255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization.</w:t>
+                <w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahir Hind</w:t>
+                <w:t xml:space="preserve">Hind Bahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdous Mohammed-Amine</w:t>
+                <w:t xml:space="preserve">Mohammed-Amine Abdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Flavien</w:t>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duviella Eric</w:t>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearee Richard</w:t>
+                <w:t xml:space="preserve">Richard Bearee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528255v1</w:t>
+                <w:t xml:space="preserve">hal-05534838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t>
+                <w:t xml:space="preserve">Robust Unknown Input Observer Design for Uncertain and Noisy QIB-OSL Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasiru Sambo</w:t>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Fabresse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239465v1</w:t>
+                <w:t xml:space="preserve">hal-05166718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic water quality modeling based on cellular automata: real application to heron lake</w:t>
+                <w:t xml:space="preserve">Aquatic Drone Mission Planning Tool for Environmental Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umar Alfa</w:t>
+                <w:t xml:space="preserve">Olivia Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR WC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166700v1</w:t>
+                <w:t xml:space="preserve">hal-05239434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic water quality modeling based on cellular automata: real application to heron lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
+              <w:t xml:space="preserve">IAHR WC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166799v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai-driven decision support for spatio-temporal water quality monitoring using aquatic drones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umar Alfa</w:t>
+                <w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasiru Sambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239494v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear State Feedback Tracking Controller for Open Channel Irrigation Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ai-driven decision support for spatio-temporal water quality monitoring using aquatic drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houe Ngouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239421v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Polytopic Luenberger Observer for SOC Estimation of a Battery Cell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Nonlinear State Feedback Tracking Controller for Open Channel Irrigation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFAC ICCAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166750v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Luenberger like observer for fault detection and state estimation in One Sided Lipschitz-Quadratically Inner Bounded Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robust Polytopic Luenberger Observer for SOC Estimation of a Battery Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman El-Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol’2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Ayia Napa, Cyprus</w:t>
+              <w:t xml:space="preserve">IEEE/IFAC ICCAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166778v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Digital Twins for Adaptive Water Quality Monitoring in Smart Cities: A Robotics-Based Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umar Alfa</w:t>
+                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIS Annual Congress, Jan 2026, Toulouse (France), France. pp.7</w:t>
+              <w:t xml:space="preserve">CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523215v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Input Observer design for LPV OSL-QIB nonlinear systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban Digital Twins for Adaptive Water Quality Monitoring in Smart Cities: A Robotics-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houe Ngouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ROCOND and LPVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Workshop on Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIS Annual Congress, Jan 2026, Toulouse (France), France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166741v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory canal device modelling based on piecewise affine modelling and multimodelling approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interval Luenberger like observer for fault detection and state estimation in One Sided Lipschitz-Quadratically Inner Bounded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonjona Razafindrainibe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
+              <w:t xml:space="preserve">SysTol’2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ayia Napa, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239501v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic Drone Mission Planning Tool for Environmental Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Richa</w:t>
+                <w:t xml:space="preserve">Unknown Input Observer design for LPV OSL-QIB nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
+              <w:t xml:space="preserve">IFAC ROCOND and LPVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239434v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Unknown Input Observer Design for Uncertain and Noisy QIB-OSL Nonlinear Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laboratory canal device modelling based on piecewise affine modelling and multimodelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonjona Razafindrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166718v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Observer Schemes for One-sided Lipschitz Noisy Nonlinear Systems</w:t>
+                <w:t xml:space="preserve">Multi-set based model predictive control to explore large freshwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">J.G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D’ Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711340⟩</w:t>
+              <w:t xml:space="preserve">IAMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Savona, Italy. pp.38-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972137v1</w:t>
+                <w:t xml:space="preserve">hal-04972109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Input Observer Scheme for Open-flow Irrigation Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Design of Observer Schemes for One-sided Lipschitz Noisy Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.748-754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04972091v1</w:t>
+                <w:t xml:space="preserve">hal-04972137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-set based model predictive control to explore large freshwater resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unknown Input Observer Scheme for Open-flow Irrigation Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Savona, Italy. pp.38-43, </w:t>
+              <w:t xml:space="preserve">, May 2024, Savona, Italy. pp.7-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972109v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLCs Training in Hybrid Mode Using the PLC3000 Solution: Feedback and Analysis from Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Switching Model Predictive Control of canals characterized by large operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODIT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.755-760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557276v1</w:t>
+                <w:t xml:space="preserve">hal-04557264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Model Predictive Control of canals characterized by large operating conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mobile Robot Model Predictive Control Approach: Case Study of an Irrigation Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lucien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1657⟩</w:t>
+              <w:t xml:space="preserve">2023 8th International Conference on Control and Robotics Engineering (ICCRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Niigata, France. pp.211-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCRE57112.2023.10155573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557264v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Robot Model Predictive Control Approach: Case Study of an Irrigation Canal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">PLCs Training in Hybrid Mode Using the PLC3000 Solution: Feedback and Analysis from Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick Béler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 8th International Conference on Control and Robotics Engineering (ICCRE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CODIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446889v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Python tool based on model predictive control for an optimal management of the Calais canal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-leak detection and isolation in water distribution network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">WDSA / CCWI Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056690v1</w:t>
+                <w:t xml:space="preserve">hal-04056651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven leak localization in WDN using pressure sensor and hydraulic information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Anderson</w:t>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Martin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t>
+              <w:t xml:space="preserve">IAMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.96-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610878v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control and state estimation for simultaneous energy generation maximization and water level management in inland waterways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Development of a Python tool based on model predictive control for an optimal management of the Calais canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Karimi Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056675v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leak Detection in Water Distribution Networks Based on Water Demand Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débora Alves</w:t>
+                <w:t xml:space="preserve">J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Blesa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">L Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safeprocess</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056644v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model predictive control and state estimation for simultaneous energy generation maximization and water level management in inland waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Karimi Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647736v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leak Detection in Water Distribution Networks Based on Water Demand Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Safeprocess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.679-684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056747v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological analysis of water distribution networks for optimal leak localization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056723v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven leak localization in WDN using pressure sensor and hydraulic information</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056670v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-leak detection and isolation in water distribution network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Topological analysis of water distribution networks for optimal leak localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WDSA / CCWI Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Valence, Spain</w:t>
+              <w:t xml:space="preserve">HIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056651v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical model predictive control and moving horizon estimation for open-channel systems with multiple time delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Delft, France. pp.198-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3648,90 +3648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSITIVITY ANALYSIS OF THE DIGITAL TWIN OF THE CANAL OF CALAIS TO THE OUTLET GATE MODELLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3750,429 +3750,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAK LOCALIZATION IN WATER DISTRIBUTION NETWORKS USING DATA-DRIVEN AND MODEL-BASED APPROACHES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impulsive observer design for switched linear systems with time varying sampling and (a)synchronous switching rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Romero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Débora Alves</w:t>
+                <w:t xml:space="preserve">K.M.D. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Cembrano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Battle of the Leakage Detection and Isolation Methods 2020 - CCWI / WDSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.6434-6439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614723v1</w:t>
+                <w:t xml:space="preserve">hal-03095359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Centralized MPC on the Quadruple-tank Process with Guaranteeing Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Ranjbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Lieusaint - Paris, France. pp.56-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0009827700560062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive observer design for switched linear systems with time varying sampling and (a)synchronous switching rules</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LEAK LOCALIZATION IN WATER DISTRIBUTION NETWORKS USING DATA-DRIVEN AND MODEL-BASED APPROACHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Guelton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Cembrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Battle of the Leakage Detection and Isolation Methods 2020 - CCWI / WDSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095359v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flood mitigation control strategy based on the estimation of hydrographs and volume dispatching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4232,51 +4232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time network flow graph with varying characteristics for the optimal management of canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4317,464 +4317,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-resource Optimization Problem of Inland Waterways based on Network Flows with Flow Transition Time and Time Varying Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Auto-adaptive and Dynamical Clustering for Open-Circuit Fault Diagnosis of Power Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanda Lefteriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Débora Alves</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604781v1</w:t>
+                <w:t xml:space="preserve">hal-02123169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A communication-based distributed model predictive control approach for large-scale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.8366-8371, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-adaptive and Dynamical Clustering for Open-Circuit Fault Diagnosis of Power Inverters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Water-resource Optimization Problem of Inland Waterways based on Network Flows with Flow Transition Time and Time Varying Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, France. pp.303-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007924603030310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123169v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Robots for Qualitative and Quantitative Management of Water Resources: Opportunities and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - 1st CMWRS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4799,77 +4799,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-adaptive and Dynamical Clustering for Double Open-Circuit Fault Diagnosis of Power Inverters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanda Lefteriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4910,278 +4910,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water allocation planning in inland waterways based on constraint satisfaction problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Improvement of Water Resource Allocation Planning of Inland Waterways based on Predictive Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Environmental Engineering (EE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Milan, Italy. pp.1-7, </w:t>
+              <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.315-322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EE1.2018.8385261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006918203150322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160848v1</w:t>
+                <w:t xml:space="preserve">hal-04160840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Water Resource Allocation Planning of Inland Waterways based on Predictive Optimization Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Water allocation planning in inland waterways based on constraint satisfaction problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.315-322, </w:t>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Environmental Engineering (EE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Milan, Italy. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006918203150322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EE1.2018.8385261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160840v1</w:t>
+                <w:t xml:space="preserve">hal-04160848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Architecture Based on Distributive MDP for Inland Waterway Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5353,103 +5353,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor fault diagnosis in inland navigation networks based on a grey-box model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. pp.742-747, </w:t>
@@ -5500,51 +5500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Asset Management Strategy based on Predictive Rainfall/Runoff Model to Optimize the Evacuation of Water to the Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.86-95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5591,51 +5591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a Predictive Data-Driven Model for Rainfall-Runoff Global Characterization of Aa River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5721,51 +5721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5829,51 +5829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5937,51 +5937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simhydro 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6000,321 +6000,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Large MDPs, case study of waterway networks supervision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.331-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333408v1</w:t>
+                <w:t xml:space="preserve">hal-01945544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDP à grande échelle : étude de cas des voies navigables</w:t>
+                <w:t xml:space="preserve">Dealing with Large MDPs, case study of waterway networks supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Duviella</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Applications Pratiques en Intelligence Artificielle (APIA) pendant le vingtième congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAAMS, Jun 2016, Séville, Spain. pp.48-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39324-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340128v1</w:t>
+                <w:t xml:space="preserve">hal-01333408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6329,251 +6346,234 @@
               <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp. 331-336, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Nouasse</w:t>
+                <w:t xml:space="preserve">MDP à grande échelle : étude de cas des voies navigables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.331-336</w:t>
+              <w:t xml:space="preserve">Journées Applications Pratiques en Intelligence Artificielle (APIA) pendant le vingtième congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945544v1</w:t>
+                <w:t xml:space="preserve">hal-01340128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of drought impact on inland navigation systems based on a flow network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6615,77 +6615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÈLE INTÉGRÉ DE RÉSEAUX DE VOIES NAVIGABLES POUR L'ÉTUDE DE LEUR RÉSILIENCE DANS UN CONTEXTE DE CHANGEMENT CLIMATIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Horvàth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chuquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6749,64 +6749,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukharouba Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.ADHS'09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6857,77 +6857,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, France. pp.311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6978,377 +6978,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1658-1663. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.106510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166661v1</w:t>
+                <w:t xml:space="preserve">hal-05239538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 165, pp.106510. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1658-1663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239538v1</w:t>
+                <w:t xml:space="preserve">hal-05166661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic model predictive control of an irrigation canal with integrated performance-driven path planning of a measurement robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roza Ranjbar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jose Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (4), pp.740-754. </w:t>
@@ -7380,377 +7380,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown input observer for quadratically inner bounded-one sided Lipschitz perturbed nonlinear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Digital Twin of Calais Canal with Model Predictive Controller: A Simulation on a Real Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pablo Segovia</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2024.2436141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JWRMD5.WRENG-6266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972066v1</w:t>
+                <w:t xml:space="preserve">hal-04557202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin of Calais Canal with Model Predictive Controller: A Simulation on a Real Database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Unknown input observer for quadratically inner bounded-one sided Lipschitz perturbed nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 150 (5), </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JWRMD5.WRENG-6266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2024.2436141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557202v1</w:t>
+                <w:t xml:space="preserve">hal-04972066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak detection and localization in water distribution networks: Review and perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Romero-Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Cembrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -7788,90 +7788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de l’Automatisme basé sur la solution PLC3000. Retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick Beler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7918,77 +7918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multilayer Control Strategy for the Calais Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8022,90 +8022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-layer control architecture for operational management and hydroelectricity production maximization in inland waterways using model predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Karimi Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124, pp.105172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8152,90 +8152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak Localization in Water Distribution Networks Using Data-Driven and Model-Based Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Romero-Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Cembrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 148 (5), </w:t>
@@ -8273,90 +8273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MHE-based MPC strategy for simultaneous energy generation maximization and water level management in inland waterways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Karimi Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (33), pp.20-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8403,64 +8403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a MATLAB HEC-RAS Interface to Test Advanced Control Strategies on Water Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Deshays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8494,77 +8494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-membership-based distributed moving horizon estimation of large-scale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8598,77 +8598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed model predictive control using optimality condition decomposition and community detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8715,90 +8715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Data-Driven Leak Localization in Water Distribution Networks Using Pressure Measurements and Topological Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (22), pp.7551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8826,469 +8826,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layer model predictive control of inland waterways with continuous and discrete actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Framework for a digital twin of the Canal of Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Puig</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.791⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604814v1</w:t>
+                <w:t xml:space="preserve">hal-03604787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven fault detection of open circuits in multi-phase inverters based on current polarity using Auto-adaptive and Dynamical Clustering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Lecoeuche</w:t>
+                <w:t xml:space="preserve">Multi-layer model predictive control of inland waterways with continuous and discrete actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.06.009⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.16624-16629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225024v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-driven modeling for river flood forecasting based on a piecewise linear ARX system identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 86, pp.44-56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for a digital twin of the Canal of Calais</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
+                <w:t xml:space="preserve">Data-driven fault detection of open circuits in multi-phase inverters based on current polarity using Auto-adaptive and Dynamical Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Maria Maestre</w:t>
+                <w:t xml:space="preserve">S. Lefteriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178, pp.27-37. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604787v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and Exact Linearization Control of Multicellular Power Converter Based on Shunt Active Power Filter</w:t>
               </w:r>
@@ -9313,51 +9313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toubakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (6), pp.1019-1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9391,64 +9391,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation tool of the Calais Canal implementing Logic Control based regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (23), pp.23-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9482,103 +9482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control and moving horizon estimation for water level regulation in inland waterways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9606,788 +9606,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding window assessment for sensor fault model-based diagnosis in inland waterways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Modeling and fault diagnosis of flat inland navigation canals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Horváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.195⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232 (6), pp.761-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959651818773187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319574v1</w:t>
+                <w:t xml:space="preserve">hal-03319477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of interconnected flat open-channel flow: Application to inland navigation canals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Management tools to study and to deal with effects of climate change on inland waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Academic Open Internet Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319463v1</w:t>
+                <w:t xml:space="preserve">hal-02150379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor fault diagnosis in inland navigation networks based on a grey-box model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Adaptive water-resource allocation planning of inland waterways in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.658⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)WR.1943-5452.0000970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319575v1</w:t>
+                <w:t xml:space="preserve">hal-03319465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive water-resource allocation planning of inland waterways in the context of global change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Sliding window assessment for sensor fault model-based diagnosis in inland waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nejjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)WR.1943-5452.0000970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319465v1</w:t>
+                <w:t xml:space="preserve">hal-03319574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and fault diagnosis of flat inland navigation canals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Modeling of interconnected flat open-channel flow: Application to inland navigation canals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 232 (6), pp.761-771. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018-January (5-6), pp.87-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959651818773187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319477v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management tools to study and to deal with effects of climate change on inland waterways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Duviella</w:t>
+                <w:t xml:space="preserve">Sensor fault diagnosis in inland navigation networks based on a grey-box model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Open Internet Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (24), pp.742-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150379v1</w:t>
+                <w:t xml:space="preserve">hal-03319575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une distribution des MDP à grande échelle : étude de cas des voies navigables</w:t>
               </w:r>
@@ -10412,51 +10412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, DERNIÈRES AVANCÉES EN INTELLIGENCE ARTIFICIELLE, 31 (1-2), pp.183-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10633,51 +10633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10750,77 +10750,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gray-Box Model of Inland Navigation Channel: Application to the Cuinchy–Fontinettes Reach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Bolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10871,51 +10871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reactive control strategy for networked hydrographical system management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10946,569 +10946,569 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-leak detection and isolation in water distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd WDSA/CCWI Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universitat Politècnica de València, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/WDSA-CCWI2022.2022.14056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-model Based Centralized MPC on the Quadruple-tank with Guaranteed Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Ranjbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 793, Springer International Publishing, pp.72-82, 2022, Lecture Notes in Electrical Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92442-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Predictive Rainfall/Runoff Model Accuracy on an Optimal Water Resource Management Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 613, Springer International Publishing, pp.168-192, 2020, Lecture Notes in Electrical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-31993-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Navigation Conditions Using Model Predictive Control - The Cuinchy-Fontinettes Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Negenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chuquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9335, Springer International Publishing, pp.222-237, 2015, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24264-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24264-4_16⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04707093v1</w:t>
-              </w:r>
-[...147 lines deleted...]
-                <w:t xml:space="preserve">hal-04707149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11526,90 +11526,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of two hydraulic models of canal of Calais regarding the control issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11666,51 +11666,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite réactive des systèmes dynamiques étendus à retards variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique (Toulouse), 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005INPT030H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11906,51 +11906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bahir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahir Hind" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdous Mohammed-Amine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flavien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duviella Eric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bearee Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Alfa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166750v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman El-Khatib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523215v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonjona Razafindrainibe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilloteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Richa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Conde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#225;nchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217; Jorge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segovia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1657" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ranjbar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRE57112.2023.10155573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Karimi Pour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056675v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Alves" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.206" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.646" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guekam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cembrano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maestre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827700560062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Hadid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795614" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604781v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007924603030310" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604773v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajaoarisoa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nejjari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puig" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123169v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Pham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864777" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385261" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006918203150322" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desquesnes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duviella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150577v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Herimanjaka Rajaoarisoa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blesa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.658" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006866500860095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548375" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333408v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340128v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#224;th" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chuquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukharouba Khaled" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2025.300" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2436141" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-6266" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero-Ben" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.03.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3309503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105172" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0001542" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Deshays" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060763" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.10.036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604500v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227551" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604814v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.791" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefteriu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duviella" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.06.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225015v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadid" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Maestre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.11.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225112v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouabah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahmani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toubakh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-019-00510-w" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314900v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.12.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.195" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319463v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018055" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doniec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouasse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000970" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Horv&#225;th" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818773187" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150379v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.183-205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/ADCAIJ2016547184" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.574" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707069v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#225;th" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Bolea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2013-0071" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545474v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Maestre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604695v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31993-9_8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Negenborn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24264-4_16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707149v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/WDSA-CCWI2022.2022.14056" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT030H" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahir Hind" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdous Mohammed-Amine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flavien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duviella Eric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bearee Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bahir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Richa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Alfa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman El-Khatib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonjona Razafindrainibe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilloteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#225;nchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217; Jorge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Conde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segovia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1657" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ranjbar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRE57112.2023.10155573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056670v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.646" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Karimi Pour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.206" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Alves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guekam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maestre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827700560062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cembrano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Hadid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795614" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123169v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajaoarisoa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nejjari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007924603030310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864777" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006918203150322" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385261" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desquesnes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duviella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150577v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Herimanjaka Rajaoarisoa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blesa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.658" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006866500860095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548375" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340128v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#224;th" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chuquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukharouba Khaled" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2025.300" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-6266" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2436141" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero-Ben" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.03.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3309503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105172" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0001542" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Deshays" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060763" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.10.036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604500v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227551" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604787v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Maestre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.11.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604814v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.791" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duviella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefteriu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.06.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225112v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouabah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahmani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toubakh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-019-00510-w" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314900v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.12.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319477v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Horv&#225;th" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818773187" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150379v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319465v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doniec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000970" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319574v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.195" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319463v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018055" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319575v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.183-205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/ADCAIJ2016547184" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.574" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707069v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#225;th" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Bolea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2013-0071" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545474v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707149v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/WDSA-CCWI2022.2022.14056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Maestre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604695v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31993-9_8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Negenborn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24264-4_16" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT030H" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>