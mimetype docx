--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,3521 +100,3521 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization.</w:t>
+                <w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahir Hind</w:t>
+                <w:t xml:space="preserve">Hind Bahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdous Mohammed-Amine</w:t>
+                <w:t xml:space="preserve">Mohammed-Amine Abdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Flavien</w:t>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duviella Eric</w:t>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearee Richard</w:t>
+                <w:t xml:space="preserve">Richard Bearee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528255v1</w:t>
+                <w:t xml:space="preserve">hal-05534838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization</w:t>
+                <w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Bahir</w:t>
+                <w:t xml:space="preserve">Bahir Hind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Amine Abdous</w:t>
+                <w:t xml:space="preserve">Abdous Mohammed-Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Lucas</w:t>
+                <w:t xml:space="preserve">Lucas Flavien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Duviella Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bearee</w:t>
+                <w:t xml:space="preserve">Bearee Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534838v1</w:t>
+                <w:t xml:space="preserve">hal-05528255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Unknown Input Observer Design for Uncertain and Noisy QIB-OSL Nonlinear Systems</w:t>
+                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166718v1</w:t>
+                <w:t xml:space="preserve">hal-05166799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic Drone Mission Planning Tool for Environmental Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+                <w:t xml:space="preserve">A Nonlinear State Feedback Tracking Controller for Open Channel Irrigation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239434v1</w:t>
+                <w:t xml:space="preserve">hal-05239421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic water quality modeling based on cellular automata: real application to heron lake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Robust Polytopic Luenberger Observer for SOC Estimation of a Battery Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman El-Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR WC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE/IFAC ICCAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166700v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Ai-driven decision support for spatio-temporal water quality monitoring using aquatic drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houe Ngouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239465v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai-driven decision support for spatio-temporal water quality monitoring using aquatic drones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic water quality modeling based on cellular automata: real application to heron lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umar Alfa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
+              <w:t xml:space="preserve">IAHR WC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239494v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear State Feedback Tracking Controller for Open Channel Irrigation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+                <w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasiru Sambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicenç Puig</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239421v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Polytopic Luenberger Observer for SOC Estimation of a Battery Cell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Urban Digital Twins for Adaptive Water Quality Monitoring in Smart Cities: A Robotics-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houe Ngouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFAC ICCAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIS Annual Congress, Jan 2026, Toulouse (France), France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166750v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+                <w:t xml:space="preserve">Interval Luenberger like observer for fault detection and state estimation in One Sided Lipschitz-Quadratically Inner Bounded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicenç Puig</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
+              <w:t xml:space="preserve">SysTol’2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ayia Napa, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166799v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Digital Twins for Adaptive Water Quality Monitoring in Smart Cities: A Robotics-Based Approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Unknown Input Observer design for LPV OSL-QIB nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIS Annual Congress, Jan 2026, Toulouse (France), France. pp.7</w:t>
+              <w:t xml:space="preserve">IFAC ROCOND and LPVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523215v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Luenberger like observer for fault detection and state estimation in One Sided Lipschitz-Quadratically Inner Bounded Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Laboratory canal device modelling based on piecewise affine modelling and multimodelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonjona Razafindrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol’2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Ayia Napa, Cyprus</w:t>
+              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166778v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Input Observer design for LPV OSL-QIB nonlinear systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
+                <w:t xml:space="preserve">Aquatic Drone Mission Planning Tool for Environmental Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Bouchama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ROCOND and LPVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166741v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory canal device modelling based on piecewise affine modelling and multimodelling approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Robust Unknown Input Observer Design for Uncertain and Noisy QIB-OSL Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Delattre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239501v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-set based model predictive control to explore large freshwater resources</w:t>
+                <w:t xml:space="preserve">Design of Observer Schemes for One-sided Lipschitz Noisy Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Martin</w:t>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Anderson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.088⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.748-754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972109v1</w:t>
+                <w:t xml:space="preserve">hal-04972137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Observer Schemes for One-sided Lipschitz Noisy Nonlinear Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Unknown Input Observer Scheme for Open-flow Irrigation Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711340⟩</w:t>
+              <w:t xml:space="preserve">IAMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Savona, Italy. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972137v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Input Observer Scheme for Open-flow Irrigation Channels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+                <w:t xml:space="preserve">Multi-set based model predictive control to explore large freshwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Conde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A. D’ Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Savona, Italy. pp.7-12, </w:t>
+              <w:t xml:space="preserve">, May 2024, Savona, Italy. pp.38-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972091v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Model Predictive Control of canals characterized by large operating conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Anderson</w:t>
+                <w:t xml:space="preserve">PLCs Training in Hybrid Mode Using the PLC3000 Solution: Feedback and Analysis from Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Segovia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Cédrick Béler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CODIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557264v1</w:t>
+                <w:t xml:space="preserve">hal-04557276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Robot Model Predictive Control Approach: Case Study of an Irrigation Canal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Switching Model Predictive Control of canals characterized by large operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 8th International Conference on Control and Robotics Engineering (ICCRE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCRE57112.2023.10155573⟩</w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.755-760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446889v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLCs Training in Hybrid Mode Using the PLC3000 Solution: Feedback and Analysis from Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mobile Robot Model Predictive Control Approach: Case Study of an Irrigation Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lucien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODIT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 8th International Conference on Control and Robotics Engineering (ICCRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Niigata, France. pp.211-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCRE57112.2023.10155573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557276v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-leak detection and isolation in water distribution network</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WDSA / CCWI Joint Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056651v1</w:t>
+                <w:t xml:space="preserve">hal-03610878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven leak localization in WDN using pressure sensor and hydraulic information</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Model predictive control and state estimation for simultaneous energy generation maximization and water level management in inland waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Karimi Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056670v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Python tool based on model predictive control for an optimal management of the Calais canal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Leak Detection in Water Distribution Networks Based on Water Demand Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pablo Segovia</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Safeprocess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.679-684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056690v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control and state estimation for simultaneous energy generation maximization and water level management in inland waterways</w:t>
+                <w:t xml:space="preserve">Development of a Python tool based on model predictive control for an optimal management of the Calais canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Karimi Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMWRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056675v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leak Detection in Water Distribution Networks Based on Water Demand Analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safeprocess</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056644v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A Anderson</w:t>
+                <w:t xml:space="preserve">Topological analysis of water distribution networks for optimal leak localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Martin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610878v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-driven leak localization in WDN using pressure sensor and hydraulic information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.96-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056747v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological analysis of water distribution networks for optimal leak localization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-leak detection and isolation in water distribution network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">WDSA / CCWI Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056723v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical model predictive control and moving horizon estimation for open-channel systems with multiple time delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Delft, France. pp.198-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3648,90 +3648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSITIVITY ANALYSIS OF THE DIGITAL TWIN OF THE CANAL OF CALAIS TO THE OUTLET GATE MODELLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Ranjbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3750,1031 +3750,1031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive observer design for switched linear systems with time varying sampling and (a)synchronous switching rules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LEAK LOCALIZATION IN WATER DISTRIBUTION NETWORKS USING DATA-DRIVEN AND MODEL-BASED APPROACHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Cembrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Battle of the Leakage Detection and Isolation Methods 2020 - CCWI / WDSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03095359v1</w:t>
+                <w:t xml:space="preserve">hal-03614723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Centralized MPC on the Quadruple-tank Process with Guaranteeing Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Ranjbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Lieusaint - Paris, France. pp.56-62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0009827700560062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAK LOCALIZATION IN WATER DISTRIBUTION NETWORKS USING DATA-DRIVEN AND MODEL-BASED APPROACHES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impulsive observer design for switched linear systems with time varying sampling and (a)synchronous switching rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.M.D. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Romero</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Battle of the Leakage Detection and Isolation Methods 2020 - CCWI / WDSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.6434-6439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614723v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flood mitigation control strategy based on the estimation of hydrographs and volume dispatching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water-resource Optimization Problem of Inland Waterways based on Network Flows with Flow Transition Time and Time Varying Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Archimède</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st IFAC Workshop on Control Methods for Water Resource Systems CMWRS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.003⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, France. pp.303-310, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007924603030310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868818v1</w:t>
+                <w:t xml:space="preserve">hal-03604781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time network flow graph with varying characteristics for the optimal management of canals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A communication-based distributed model predictive control approach for large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nejjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baya Hadid</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 18th European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795614⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.8366-8371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604805v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-adaptive and Dynamical Clustering for Open-Circuit Fault Diagnosis of Power Inverters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanda Lefteriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2019 - European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123169v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A communication-based distributed model predictive control approach for large-scale systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Time network flow graph with varying characteristics for the optimal management of canals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Puig</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030085⟩</w:t>
+              <w:t xml:space="preserve">2019 18th European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, France. pp.4264-4269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8795614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604773v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-resource Optimization Problem of Inland Waterways based on Network Flows with Flow Transition Time and Time Varying Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A flood mitigation control strategy based on the estimation of hydrographs and volume dispatching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Débora Alves</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Prague, France. pp.303-310, </w:t>
+              <w:t xml:space="preserve">1st IFAC Workshop on Control Methods for Water Resource Systems CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands. pp.17-22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007924603030310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604781v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Robots for Qualitative and Quantitative Management of Water Resources: Opportunities and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Fabresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - 1st CMWRS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4799,77 +4799,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-adaptive and Dynamical Clustering for Double Open-Circuit Fault Diagnosis of Power Inverters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Hung Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanda Lefteriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4910,546 +4910,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of Water Resource Allocation Planning of Inland Waterways based on Predictive Optimization Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Simulation Architecture Based on Distributive MDP for Inland Waterway Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HIC 2018. 13th International Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, palermo, Italy. pp.555-545</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160840v1</w:t>
+                <w:t xml:space="preserve">hal-02150535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water allocation planning in inland waterways based on constraint satisfaction problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Efficient management of hydrographical networks in a global change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Conference on Environmental Engineering (EE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160848v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Architecture Based on Distributive MDP for Inland Waterway Management</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Water allocation planning in inland waterways based on constraint satisfaction problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIC 2018. 13th International Conference on Hydroinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Conference on Environmental Engineering (EE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Milan, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EE1.2018.8385261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150535v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient management of hydrographical networks in a global change context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Improvement of Water Resource Allocation Planning of Inland Waterways based on Predictive Optimization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lala Herimanjaka Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.315-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006918203150322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150577v1</w:t>
+                <w:t xml:space="preserve">hal-04160840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor fault diagnosis in inland navigation networks based on a grey-box model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. pp.742-747, </w:t>
@@ -5500,51 +5500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Asset Management Strategy based on Predictive Rainfall/Runoff Model to Optimize the Evacuation of Water to the Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.86-95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5591,51 +5591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a Predictive Data-Driven Model for Rainfall-Runoff Global Characterization of Aa River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5676,312 +5676,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed MDP for water resources planning and management in inland waterways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Coordination distribuée et hors-ligne de planifications locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577234v1</w:t>
+                <w:t xml:space="preserve">hal-01576345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination distribuée et hors-ligne de planifications locales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Distributed MDP for water resources planning and management in inland waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576345v1</w:t>
+                <w:t xml:space="preserve">hal-01577234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Markov Decision Processes based management strategy of inland waterways in uncertain context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simhydro 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6000,593 +6000,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MDP à grande échelle : étude de cas des voies navigables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.331-336</w:t>
+              <w:t xml:space="preserve">Journées Applications Pratiques en Intelligence Artificielle (APIA) pendant le vingtième congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945544v1</w:t>
+                <w:t xml:space="preserve">hal-01340128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Large MDPs, case study of waterway networks supervision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PAAMS, Jun 2016, Séville, Spain. pp.48-59, </w:t>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp. 331-336, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39324-7_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333408v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with Large MDPs, case study of waterway networks supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp. 331-336, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAAMS, Jun 2016, Séville, Spain. pp.48-59, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39324-7_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490602v1</w:t>
+                <w:t xml:space="preserve">hal-01333408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDP à grande échelle : étude de cas des voies navigables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Applications Pratiques en Intelligence Artificielle (APIA) pendant le vingtième congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340128v1</w:t>
+                <w:t xml:space="preserve">hal-01945544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of drought impact on inland navigation systems based on a flow network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Conference on Information, Communication and Automation Technologies (ICAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Sarajevo, Bosnia and Herzegovina. pp. 150-155</w:t>
@@ -6615,77 +6615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÈLE INTÉGRÉ DE RÉSEAUX DE VOIES NAVIGABLES POUR L'ÉTUDE DE LEUR RÉSILIENCE DANS UN CONTEXTE DE CHANGEMENT CLIMATIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Horvàth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chuquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6749,64 +6749,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukharouba Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Zaragoza, Spain. pp.ADHS'09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6857,77 +6857,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, France. pp.311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6978,377 +6978,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 165, pp.106510. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1658-1663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239538v1</w:t>
+                <w:t xml:space="preserve">hal-05166661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.1658-1663. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 165, pp.106510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3580325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166661v1</w:t>
+                <w:t xml:space="preserve">hal-05239538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic model predictive control of an irrigation canal with integrated performance-driven path planning of a measurement robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Ranjbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (4), pp.740-754. </w:t>
@@ -7380,615 +7380,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin of Calais Canal with Model Predictive Controller: A Simulation on a Real Database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Unknown input observer for quadratically inner bounded-one sided Lipschitz perturbed nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 150 (5), </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JWRMD5.WRENG-6266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2024.2436141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557202v1</w:t>
+                <w:t xml:space="preserve">hal-04972066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown input observer for quadratically inner bounded-one sided Lipschitz perturbed nonlinear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Digital Twin of Calais Canal with Model Predictive Controller: A Simulation on a Real Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pablo Segovia</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2024.2436141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JWRMD5.WRENG-6266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972066v1</w:t>
+                <w:t xml:space="preserve">hal-04557202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leak detection and localization in water distribution networks: Review and perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseignement de l’Automatisme basé sur la solution PLC3000. Retour d’expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Romero-Ben</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédrick Beler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2023.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20231014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060424v1</w:t>
+                <w:t xml:space="preserve">hal-04272854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignement de l’Automatisme basé sur la solution PLC3000. Retour d’expérience</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leak detection and localization in water distribution networks: Review and perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lebis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Romero-Ben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Cembrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22, pp.1014. </w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20231014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2023.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272854v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multilayer Control Strategy for the Calais Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8035,77 +8035,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-layer control architecture for operational management and hydroelectricity production maximization in inland waterways using model predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Karimi Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124, pp.105172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8139,103 +8139,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak Localization in Water Distribution Networks Using Data-Driven and Model-Based Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Romero-Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Cembrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 148 (5), </w:t>
@@ -8286,77 +8286,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MHE-based MPC strategy for simultaneous energy generation maximization and water level management in inland waterways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Karimi Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (33), pp.20-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8403,64 +8403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a MATLAB HEC-RAS Interface to Test Advanced Control Strategies on Water Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Deshays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8494,77 +8494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-membership-based distributed moving horizon estimation of large-scale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8598,77 +8598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed model predictive control using optimality condition decomposition and community detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8715,90 +8715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Data-Driven Leak Localization in Water Distribution Networks Using Pressure Measurements and Topological Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (22), pp.7551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8826,469 +8826,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for a digital twin of the Canal of Calais</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multi-layer model predictive control of inland waterways with continuous and discrete actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jose-Maria Maestre</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.11.004⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.16624-16629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604787v1</w:t>
+                <w:t xml:space="preserve">hal-03604814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layer model predictive control of inland waterways with continuous and discrete actuators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Puig</w:t>
+                <w:t xml:space="preserve">Data-driven modeling for river flood forecasting based on a piecewise linear ARX system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.44-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604814v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven modeling for river flood forecasting based on a piecewise linear ARX system identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Data-driven fault detection of open circuits in multi-phase inverters based on current polarity using Auto-adaptive and Dynamical Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lefteriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.007⟩</w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225015v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven fault detection of open circuits in multi-phase inverters based on current polarity using Auto-adaptive and Dynamical Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.-H. Pham</w:t>
+                <w:t xml:space="preserve">Framework for a digital twin of the Canal of Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lefteriu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Lecoeuche</w:t>
+                <w:t xml:space="preserve">Jose-Maria Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.27-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.06.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225024v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and Exact Linearization Control of Multicellular Power Converter Based on Shunt Active Power Filter</w:t>
               </w:r>
@@ -9313,51 +9313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toubakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (6), pp.1019-1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9391,64 +9391,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation tool of the Calais Canal implementing Logic Control based regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (23), pp.23-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9482,103 +9482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control and moving horizon estimation for water level regulation in inland waterways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9606,857 +9606,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and fault diagnosis of flat inland navigation canals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Sliding window assessment for sensor fault model-based diagnosis in inland waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959651818773187⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319477v1</w:t>
+                <w:t xml:space="preserve">hal-03319574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management tools to study and to deal with effects of climate change on inland waterways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of interconnected flat open-channel flow: Application to inland navigation canals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nejjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Open Internet Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018-January (5-6), pp.87-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150379v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive water-resource allocation planning of inland waterways in the context of global change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Sensor fault diagnosis in inland navigation networks based on a grey-box model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nejjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)WR.1943-5452.0000970⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (24), pp.742-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319465v1</w:t>
+                <w:t xml:space="preserve">hal-03319575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding window assessment for sensor fault model-based diagnosis in inland waterways</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Adaptive water-resource allocation planning of inland waterways in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)WR.1943-5452.0000970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319574v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of interconnected flat open-channel flow: Application to inland navigation canals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Modeling and fault diagnosis of flat inland navigation canals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Horváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018-January (5-6), pp.87-95. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232 (6), pp.761-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959651818773187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319463v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor fault diagnosis in inland navigation networks based on a grey-box model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Nejjari</w:t>
+                <w:t xml:space="preserve">Management tools to study and to deal with effects of climate change on inland waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Academic Open Internet Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319575v1</w:t>
+                <w:t xml:space="preserve">hal-02150379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une distribution des MDP à grande échelle : étude de cas des voies navigables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, DERNIÈRES AVANCÉES EN INTELLIGENCE ARTIFICIELLE, 31 (1-2), pp.183-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10490,90 +10490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning large systems with MDPs: case study of inland waterways supervision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADCAIJ: ADVANCES IN DISTRIBUTED COMPUTING AND ARTIFICIAL INTELLIGENCE JOURNAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (4), pp.71-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10607,103 +10607,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Approach For Investigating Resilience In Inland Navigation Network Dealing With Climate Change Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 154, pp.718-725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10750,77 +10750,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gray-Box Model of Inland Navigation Channel: Application to the Cuinchy–Fontinettes Reach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Bolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10871,64 +10871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reactive control strategy for networked hydrographical system management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charbonnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10946,569 +10946,569 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Multi-model Based Centralized MPC on the Quadruple-tank with Guaranteed Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maria Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 793, Springer International Publishing, pp.72-82, 2022, Lecture Notes in Electrical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92442-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Predictive Rainfall/Runoff Model Accuracy on an Optimal Water Resource Management Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baya Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 613, Springer International Publishing, pp.168-192, 2020, Lecture Notes in Electrical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31993-9_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improvement of Navigation Conditions Using Model Predictive Control - The Cuinchy-Fontinettes Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaudia Horváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Negenborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9335, Springer International Publishing, pp.222-237, 2015, Lecture Notes in Computer Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24264-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-leak detection and isolation in water distribution networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd WDSA/CCWI Joint Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editorial Universitat Politècnica de València, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/WDSA-CCWI2022.2022.14056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707149v1</w:t>
-              </w:r>
-[...368 lines deleted...]
-                <w:t xml:space="preserve">hal-04707093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11526,90 +11526,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of two hydraulic models of canal of Calais regarding the control issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Ranjbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11666,51 +11666,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite réactive des systèmes dynamiques étendus à retards variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique (Toulouse), 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005INPT030H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11906,51 +11906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahir Hind" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdous Mohammed-Amine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flavien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duviella Eric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bearee Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bahir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239434v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Richa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Alfa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman El-Khatib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonjona Razafindrainibe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilloteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#225;nchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217; Jorge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Conde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segovia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1657" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ranjbar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRE57112.2023.10155573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056651v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056670v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Alves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.646" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056690v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Karimi Pour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.206" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Alves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guekam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604818v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maestre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827700560062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614723v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cembrano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868818v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Hadid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795614" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123169v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajaoarisoa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nejjari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604781v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007924603030310" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864777" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006918203150322" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160848v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385261" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150535v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desquesnes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duviella" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150577v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Herimanjaka Rajaoarisoa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blesa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.658" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006866500860095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548375" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577234v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340128v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#224;th" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chuquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukharouba Khaled" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2025.300" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-6266" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2436141" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060424v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero-Ben" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.03.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3309503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105172" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0001542" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Deshays" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060763" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.10.036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604500v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227551" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604787v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Maestre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.11.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604814v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.791" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duviella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefteriu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.06.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225112v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouabah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahmani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toubakh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-019-00510-w" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314900v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.12.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319477v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Horv&#225;th" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818773187" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150379v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319465v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doniec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouasse" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000970" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319574v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.195" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319463v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018055" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319575v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.183-205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/ADCAIJ2016547184" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.574" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707069v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#225;th" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Bolea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2013-0071" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545474v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707149v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/WDSA-CCWI2022.2022.14056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Maestre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604695v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31993-9_8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Negenborn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24264-4_16" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT030H" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bahir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahir Hind" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdous Mohammed-Amine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flavien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duviella Eric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bearee Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman El-Khatib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Alfa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonjona Razafindrainibe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilloteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Richa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Conde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#225;nchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217; Jorge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segovia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1657" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ranjbar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRE57112.2023.10155573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Karimi Pour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Alves" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.206" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.646" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guekam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cembrano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maestre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827700560062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Hadid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007924603030310" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajaoarisoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nejjari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030085" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123169v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795614" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864777" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desquesnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duviella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150577v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Herimanjaka Rajaoarisoa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385261" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006918203150322" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blesa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.658" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006866500860095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548375" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#224;th" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chuquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukharouba Khaled" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2025.300" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2436141" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-6266" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272854v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero-Ben" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.03.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3309503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105172" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0001542" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Deshays" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060763" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.10.036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604500v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227551" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604814v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.791" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duviella" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefteriu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.06.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Maestre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.11.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225112v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouabah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahmani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toubakh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-019-00510-w" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314900v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.12.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.195" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319463v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018055" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doniec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouasse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000970" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Horv&#225;th" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818773187" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150379v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.183-205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/ADCAIJ2016547184" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.574" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707069v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#225;th" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Bolea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2013-0071" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545474v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Maestre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604695v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31993-9_8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Negenborn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24264-4_16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707149v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/WDSA-CCWI2022.2022.14056" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT030H" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>