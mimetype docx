--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,3521 +100,3521 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization</w:t>
+                <w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Bahir</w:t>
+                <w:t xml:space="preserve">Bahir Hind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Amine Abdous</w:t>
+                <w:t xml:space="preserve">Abdous Mohammed-Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Lucas</w:t>
+                <w:t xml:space="preserve">Lucas Flavien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Duviella Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bearee</w:t>
+                <w:t xml:space="preserve">Bearee Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2026</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534838v1</w:t>
+                <w:t xml:space="preserve">hal-05528255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization.</w:t>
+                <w:t xml:space="preserve">Modeling and balancing human-cobot collaboration modes in assembly lines with energy and cost optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahir Hind</w:t>
+                <w:t xml:space="preserve">Hind Bahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdous Mohammed-Amine</w:t>
+                <w:t xml:space="preserve">Mohammed-Amine Abdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Flavien</w:t>
+                <w:t xml:space="preserve">Flavien Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duviella Eric</w:t>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearee Richard</w:t>
+                <w:t xml:space="preserve">Richard Bearee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Tours, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528255v1</w:t>
+                <w:t xml:space="preserve">hal-05534838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+                <w:t xml:space="preserve">Aquatic Drone Mission Planning Tool for Environmental Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+                <w:t xml:space="preserve">Olivia Richa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicenç Puig</w:t>
+                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
+                <w:t xml:space="preserve">Abdellah Bouchama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Segovia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
+              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166799v1</w:t>
+                <w:t xml:space="preserve">hal-05239434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear State Feedback Tracking Controller for Open Channel Irrigation Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Robust Unknown Input Observer Design for Uncertain and Noisy QIB-OSL Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
+              <w:t xml:space="preserve">ECC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239421v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Polytopic Luenberger Observer for SOC Estimation of a Battery Cell</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ai-driven decision support for spatio-temporal water quality monitoring using aquatic drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Alfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houe Ngouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFAC ICCAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166750v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ai-driven decision support for spatio-temporal water quality monitoring using aquatic drones</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Nonlinear State Feedback Tracking Controller for Open Channel Irrigation Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239494v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic water quality modeling based on cellular automata: real application to heron lake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robust Polytopic Luenberger Observer for SOC Estimation of a Battery Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman El-Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHR WC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE/IFAC ICCAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166700v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
+              <w:t xml:space="preserve">CDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro (BRAZIL), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239465v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Digital Twins for Adaptive Water Quality Monitoring in Smart Cities: A Robotics-Based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Dynamic water quality modeling based on cellular automata: real application to heron lake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umar Alfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymond Houe Ngouna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Systems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIS Annual Congress, Jan 2026, Toulouse (France), France. pp.7</w:t>
+              <w:t xml:space="preserve">IAHR WC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05523215v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interval Luenberger like observer for fault detection and state estimation in One Sided Lipschitz-Quadratically Inner Bounded Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+                <w:t xml:space="preserve">Constraint-Based Formation for Multiple Surface Aquatic Drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasiru Sambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicenç Puig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SysTol’2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Ayia Napa, Cyprus</w:t>
+              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166778v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Input Observer design for LPV OSL-QIB nonlinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+                <w:t xml:space="preserve">Urban Digital Twins for Adaptive Water Quality Monitoring in Smart Cities: A Robotics-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Alfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicenç Puig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Auwal Tijjani Shehu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Houe Ngouna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC ROCOND and LPVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">International Workshop on Systems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIS Annual Congress, Jan 2026, Toulouse (France), France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166741v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory canal device modelling based on piecewise affine modelling and multimodelling approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interval Luenberger like observer for fault detection and state estimation in One Sided Lipschitz-Quadratically Inner Bounded Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
+              <w:t xml:space="preserve">SysTol’2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ayia Napa, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239501v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aquatic Drone Mission Planning Tool for Environmental Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+                <w:t xml:space="preserve">Unknown Input Observer design for LPV OSL-QIB nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
+              <w:t xml:space="preserve">IFAC ROCOND and LPVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239434v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Unknown Input Observer Design for Uncertain and Noisy QIB-OSL Nonlinear Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laboratory canal device modelling based on piecewise affine modelling and multimodelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonjona Razafindrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">CMWRS IFAC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Douai, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166718v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Observer Schemes for One-sided Lipschitz Noisy Nonlinear Systems</w:t>
+                <w:t xml:space="preserve">Multi-set based model predictive control to explore large freshwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">J.G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D’ Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711340⟩</w:t>
+              <w:t xml:space="preserve">IAMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Savona, Italy. pp.38-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972137v1</w:t>
+                <w:t xml:space="preserve">hal-04972109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown Input Observer Scheme for Open-flow Irrigation Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Design of Observer Schemes for One-sided Lipschitz Noisy Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.748-754, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04972091v1</w:t>
+                <w:t xml:space="preserve">hal-04972137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-set based model predictive control to explore large freshwater resources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unknown Input Observer Scheme for Open-flow Irrigation Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Conde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.G. Martin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Duviella</w:t>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Savona, Italy. pp.38-43, </w:t>
+              <w:t xml:space="preserve">, May 2024, Savona, Italy. pp.7-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972109v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLCs Training in Hybrid Mode Using the PLC3000 Solution: Feedback and Analysis from Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Switching Model Predictive Control of canals characterized by large operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CODIT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.755-760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557276v1</w:t>
+                <w:t xml:space="preserve">hal-04557264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching Model Predictive Control of canals characterized by large operating conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mobile Robot Model Predictive Control Approach: Case Study of an Irrigation Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Lucien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1657⟩</w:t>
+              <w:t xml:space="preserve">2023 8th International Conference on Control and Robotics Engineering (ICCRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Niigata, France. pp.211-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCRE57112.2023.10155573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557264v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Robot Model Predictive Control Approach: Case Study of an Irrigation Canal</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">PLCs Training in Hybrid Mode Using the PLC3000 Solution: Feedback and Analysis from Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick Béler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 8th International Conference on Control and Robotics Engineering (ICCRE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CODIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446889v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t>
+                <w:t xml:space="preserve">Data-driven leak localization in WDN using pressure sensor and hydraulic information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Anderson</w:t>
+                <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Martin</w:t>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mougin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t>
+              <w:t xml:space="preserve">IAMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.96-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610878v1</w:t>
+                <w:t xml:space="preserve">hal-04056670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model predictive control and state estimation for simultaneous energy generation maximization and water level management in inland waterways</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-leak detection and isolation in water distribution network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">WDSA / CCWI Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056675v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leak Detection in Water Distribution Networks Based on Water Demand Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Model predictive control and state estimation for simultaneous energy generation maximization and water level management in inland waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Karimi Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safeprocess</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056644v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t>
+                <w:t xml:space="preserve">Leak Detection in Water Distribution Networks Based on Water Demand Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Anderson</w:t>
+                <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Martin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Safeprocess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.679-684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647736v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Python tool based on model predictive control for an optimal management of the Calais canal</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water Quality Map Extraction from Field Measurements Targetting Robotic Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IFAC Workshop on Integrated Assessment Modelling for Environmental Systems IAMES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Tarbes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056690v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Set-based Model Predictive Control for Exploration: Application to Environmental Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Anderson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+                <w:t xml:space="preserve">K Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+              <w:t xml:space="preserve">19th International Conference on Informatics in Control, Automation and Robotics, ICINCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056747v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological analysis of water distribution networks for optimal leak localization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of a Python tool based on model predictive control for an optimal management of the Calais canal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Karimi Pour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056723v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven leak localization in WDN using pressure sensor and hydraulic information</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Map Meshing Impact on the Efficiency of Nonlinear Set-based Model Predictive Control for Water Quality Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou A.A. Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056670v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-leak detection and isolation in water distribution network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Topological analysis of water distribution networks for optimal leak localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WDSA / CCWI Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Valence, Spain</w:t>
+              <w:t xml:space="preserve">HIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056651v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical model predictive control and moving horizon estimation for open-channel systems with multiple time delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guekam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Delft, France. pp.198-203, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3648,90 +3648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENSITIVITY ANALYSIS OF THE DIGITAL TWIN OF THE CANAL OF CALAIS TO THE OUTLET GATE MODELLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3750,620 +3750,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEAK LOCALIZATION IN WATER DISTRIBUTION NETWORKS USING DATA-DRIVEN AND MODEL-BASED APPROACHES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impulsive observer design for switched linear systems with time varying sampling and (a)synchronous switching rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Romero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Débora Alves</w:t>
+                <w:t xml:space="preserve">K.M.D. Motchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Cembrano</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kevin Guelton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Battle of the Leakage Detection and Isolation Methods 2020 - CCWI / WDSA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.6434-6439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03614723v1</w:t>
+                <w:t xml:space="preserve">hal-03095359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Centralized MPC on the Quadruple-tank Process with Guaranteeing Stability</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LEAK LOCALIZATION IN WATER DISTRIBUTION NETWORKS USING DATA-DRIVEN AND MODEL-BASED APPROACHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Cembrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Battle of the Leakage Detection and Isolation Methods 2020 - CCWI / WDSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604818v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive observer design for switched linear systems with time varying sampling and (a)synchronous switching rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Implementation of Centralized MPC on the Quadruple-tank Process with Guaranteeing Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Guelton</w:t>
+                <w:t xml:space="preserve">José Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Berlin, Germany. pp.6434-6439, </w:t>
+              <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lieusaint - Paris, France. pp.56-62, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0009827700560062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03095359v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-resource Optimization Problem of Inland Waterways based on Network Flows with Flow Transition Time and Time Varying Characteristics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A communication-based distributed model predictive control approach for large-scale systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nejjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Débora Alves</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0007924603030310⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.8366-8371, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604781v1</w:t>
+                <w:t xml:space="preserve">hal-03604773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A communication-based distributed model predictive control approach for large-scale systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Water-resource Optimization Problem of Inland Waterways based on Network Flows with Flow Transition Time and Time Varying Characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Puig</w:t>
+                <w:t xml:space="preserve">Baya Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 58th Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.8366-8371, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, France. pp.303-310, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9030085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0007924603030310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604773v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auto-adaptive and Dynamical Clustering for Open-Circuit Fault Diagnosis of Power Inverters</w:t>
               </w:r>
@@ -4388,51 +4388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanda Lefteriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4470,64 +4470,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time network flow graph with varying characteristics for the optimal management of canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 18th European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, France. pp.4264-4269, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4561,64 +4561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flood mitigation control strategy based on the estimation of hydrographs and volume dispatching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,308 +4672,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile Robots for Qualitative and Quantitative Management of Water Resources: Opportunities and Challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Auto-adaptive and Dynamical Clustering for Double Open-Circuit Fault Diagnosis of Power Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hung Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanda Lefteriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Lozenguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+                <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - 1st CMWRS 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco. pp.306-311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383440v1</w:t>
+                <w:t xml:space="preserve">hal-04160832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-adaptive and Dynamical Clustering for Double Open-Circuit Fault Diagnosis of Power Inverters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mobile Robots for Qualitative and Quantitative Management of Water Resources: Opportunities and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noury Bouraqadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Fabresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC Workshop on Control Methods for Water Resource Systems - 1st CMWRS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04160832v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation Architecture Based on Distributive MDP for Inland Waterway Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5145,77 +5145,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water allocation planning in inland waterways based on constraint satisfaction problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Environmental Engineering (EE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Milan, Italy. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5249,64 +5249,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Water Resource Allocation Planning of Inland Waterways based on Predictive Optimization Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5353,103 +5353,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor fault diagnosis in inland navigation networks based on a grey-box model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFEPROCESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Varsovie, Poland. pp.742-747, </w:t>
@@ -5487,64 +5487,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Asset Management Strategy based on Predictive Rainfall/Runoff Model to Optimize the Evacuation of Water to the Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.86-95, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5578,77 +5578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of a Predictive Data-Driven Model for Rainfall-Runoff Global Characterization of Aa River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE 4th International Forum on Research and Technology for Society and Industry (RTSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5721,51 +5721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5829,51 +5829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5937,51 +5937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simhydro 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6000,580 +6000,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MDP à grande échelle : étude de cas des voies navigables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Applications Pratiques en Intelligence Artificielle (APIA) pendant le vingtième congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340128v1</w:t>
+                <w:t xml:space="preserve">hal-01945544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Nouasse</w:t>
+                <w:t xml:space="preserve">MDP à grande échelle : étude de cas des voies navigables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Applications Pratiques en Intelligence Artificielle (APIA) pendant le vingtième congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490602v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Large MDPs, case study of waterway networks supervision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Nouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39324-7_5⟩</w:t>
+              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Troyes, France. pp. 331-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01333408v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint satisfaction problem based on flow graph to study the resilience of inland navigation networks in a climate change context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houda Nouasse</w:t>
+                <w:t xml:space="preserve">Dealing with Large MDPs, case study of waterway networks supervision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IFAC Conference on Manufacturing Modelling, Management and Control (MIM'2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Practical Applications of Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAAMS, Jun 2016, Séville, Spain. pp.48-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39324-7_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945544v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of drought impact on inland navigation systems based on a flow network model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6615,77 +6615,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÈLE INTÉGRÉ DE RÉSEAUX DE VOIES NAVIGABLES POUR L'ÉTUDE DE LEUR RÉSILIENCE DANS UN CONTEXTE DE CHANGEMENT CLIMATIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Horvàth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chuquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6749,51 +6749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boukharouba Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6857,51 +6857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Akhenak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bako</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komi Midzodzi Pekpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6984,103 +6984,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Unknown Input Observer Design for Nonlinear LPV Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.1658-1663. </w:t>
@@ -7118,103 +7118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust unknown input observer for open channel irrigation systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Arango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokou Langueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 165, pp.106510. </w:t>
@@ -7252,103 +7252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic model predictive control of an irrigation canal with integrated performance-driven path planning of a measurement robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roza Ranjbar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jose Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (4), pp.740-754. </w:t>
@@ -7380,364 +7380,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unknown input observer for quadratically inner bounded-one sided Lipschitz perturbed nonlinear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Digital Twin of Calais Canal with Model Predictive Controller: A Simulation on a Real Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pablo Segovia</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2024.2436141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/JWRMD5.WRENG-6266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04972066v1</w:t>
+                <w:t xml:space="preserve">hal-04557202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin of Calais Canal with Model Predictive Controller: A Simulation on a Real Database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Unknown input observer for quadratically inner bounded-one sided Lipschitz perturbed nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Arango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 150 (5), </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/JWRMD5.WRENG-6266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2024.2436141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557202v1</w:t>
+                <w:t xml:space="preserve">hal-04972066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement de l’Automatisme basé sur la solution PLC3000. Retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick Beler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noury Bouraqadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7797,90 +7797,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak detection and localization in water distribution networks: Review and perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Romero-Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Cembrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -7918,77 +7918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multilayer Control Strategy for the Calais Canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8035,77 +8035,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A two-layer control architecture for operational management and hydroelectricity production maximization in inland waterways using model predictive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Karimi Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 124, pp.105172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8152,90 +8152,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leak Localization in Water Distribution Networks Using Data-Driven and Model-Based Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Romero-Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Cembrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 148 (5), </w:t>
@@ -8286,77 +8286,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An MHE-based MPC strategy for simultaneous energy generation maximization and water level management in inland waterways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Karimi Pour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 55 (33), pp.20-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8403,64 +8403,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a MATLAB HEC-RAS Interface to Test Advanced Control Strategies on Water Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Deshays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8494,77 +8494,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-membership-based distributed moving horizon estimation of large-scale systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicenç Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISA Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8598,77 +8598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed model predictive control using optimality condition decomposition and community detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8715,90 +8715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Data-Driven Leak Localization in Water Distribution Networks Using Pressure Measurements and Topological Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (22), pp.7551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8826,469 +8826,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-layer model predictive control of inland waterways with continuous and discrete actuators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Framework for a digital twin of the Canal of Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Puig</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose-Maria Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.791⟩</w:t>
+              <w:t xml:space="preserve">Procedia Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178, pp.27-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604814v1</w:t>
+                <w:t xml:space="preserve">hal-03604787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven modeling for river flood forecasting based on a piecewise linear ARX system identification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Lecoeuche</w:t>
+                <w:t xml:space="preserve">Multi-layer model predictive control of inland waterways with continuous and discrete actuators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.007⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (2), pp.16624-16629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225015v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven fault detection of open circuits in multi-phase inverters based on current polarity using Auto-adaptive and Dynamical Clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven modeling for river flood forecasting based on a piecewise linear ARX system identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hadid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.06.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86, pp.44-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225024v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framework for a digital twin of the Canal of Calais</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucien Etienne</w:t>
+                <w:t xml:space="preserve">Data-driven fault detection of open circuits in multi-phase inverters based on current polarity using Auto-adaptive and Dynamical Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Maria Maestre</w:t>
+                <w:t xml:space="preserve">S. Lefteriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lecoeuche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178, pp.27-37. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2020.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2020.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604787v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and Exact Linearization Control of Multicellular Power Converter Based on Shunt Active Power Filter</w:t>
               </w:r>
@@ -9313,51 +9313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Toubakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Control, Automation and Electrical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (6), pp.1019-1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9391,64 +9391,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation tool of the Calais Canal implementing Logic Control based regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (23), pp.23-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9482,103 +9482,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model predictive control and moving horizon estimation for water level regulation in inland waterways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Process Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9606,788 +9606,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding window assessment for sensor fault model-based diagnosis in inland waterways</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Adaptive water-resource allocation planning of inland waterways in the context of global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.195⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)WR.1943-5452.0000970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319574v1</w:t>
+                <w:t xml:space="preserve">hal-03319465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of interconnected flat open-channel flow: Application to inland navigation canals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Modeling and fault diagnosis of flat inland navigation canals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Horváth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018055⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 232 (6), pp.761-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959651818773187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319463v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor fault diagnosis in inland navigation networks based on a grey-box model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Nejjari</w:t>
+                <w:t xml:space="preserve">Management tools to study and to deal with effects of climate change on inland waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Segovia Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Doniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Academic Open Internet Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319575v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive water-resource allocation planning of inland waterways in the context of global change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Sliding window assessment for sensor fault model-based diagnosis in inland waterways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nejjari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resources Planning and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5), pp.31-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.06.195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)WR.1943-5452.0000970⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03319465v1</w:t>
+                <w:t xml:space="preserve">hal-03319574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and fault diagnosis of flat inland navigation canals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Modeling of interconnected flat open-channel flow: Application to inland navigation canals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 232 (6), pp.761-771. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018-January (5-6), pp.87-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959651818773187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319477v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management tools to study and to deal with effects of climate change on inland waterways</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Éric Duviella</w:t>
+                <w:t xml:space="preserve">Sensor fault diagnosis in inland navigation networks based on a grey-box model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nejjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Open Internet Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (24), pp.742-747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150379v1</w:t>
+                <w:t xml:space="preserve">hal-03319575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une distribution des MDP à grande échelle : étude de cas des voies navigables</w:t>
               </w:r>
@@ -10412,51 +10412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doniec Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, DERNIÈRES AVANCÉES EN INTELLIGENCE ARTIFICIELLE, 31 (1-2), pp.183-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10633,51 +10633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lozenguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desquesnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Nouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Doniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10750,77 +10750,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gray-Box Model of Inland Navigation Channel: Application to the Cuinchy–Fontinettes Reach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Blesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Bolea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10871,51 +10871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reactive control strategy for networked hydrographical system management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10946,569 +10946,569 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-leak detection and isolation in water distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Blesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd WDSA/CCWI Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Universitat Politècnica de València, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/WDSA-CCWI2022.2022.14056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-model Based Centralized MPC on the Quadruple-tank with Guaranteed Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Ranjbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maria Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 793, Springer International Publishing, pp.72-82, 2022, Lecture Notes in Electrical Engineering, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92442-3_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Predictive Rainfall/Runoff Model Accuracy on an Optimal Water Resource Management Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baya Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 613, Springer International Publishing, pp.168-192, 2020, Lecture Notes in Electrical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-31993-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Navigation Conditions Using Model Predictive Control - The Cuinchy-Fontinettes Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaudia Horváth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Negenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chuquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9335, Springer International Publishing, pp.222-237, 2015, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24264-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-24264-4_16⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04707093v1</w:t>
-              </w:r>
-[...147 lines deleted...]
-                <w:t xml:space="preserve">hal-04707149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11526,90 +11526,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of two hydraulic models of canal of Calais regarding the control issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Ranjbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duviella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Maestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11666,51 +11666,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduite réactive des systèmes dynamiques étendus à retards variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duviella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique (Toulouse), 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005INPT030H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11906,51 +11906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534838v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bahir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528255v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahir Hind" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdous Mohammed-Amine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flavien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duviella Eric" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bearee Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166750v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman El-Khatib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Alfa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonjona Razafindrainibe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilloteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Richa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchama" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711340" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Conde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.083" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972109v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Martin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#225;nchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217; Jorge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.088" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segovia" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1657" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446889v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ranjbar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maestre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRE57112.2023.10155573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Karimi Pour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Alves" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.206" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056723v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Alves" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056670v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.646" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056651v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guekam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cembrano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604818v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maestre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827700560062" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604781v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Hadid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007924603030310" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604773v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajaoarisoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nejjari" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puig" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030085" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123169v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795614" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864777" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desquesnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duviella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150577v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Herimanjaka Rajaoarisoa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385261" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006918203150322" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blesa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.658" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006866500860095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548375" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340128v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#224;th" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chuquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukharouba Khaled" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2025.300" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972066v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2436141" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-6266" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272854v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero-Ben" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.03.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3309503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105172" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0001542" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Deshays" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060763" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.10.036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604500v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227551" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604814v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.791" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225015v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadid" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duviella" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225024v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefteriu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.06.009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Maestre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.11.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225112v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouabah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahmani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toubakh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-019-00510-w" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314900v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.12.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319574v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.195" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319463v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018055" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319575v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319465v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doniec" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouasse" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000970" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319477v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Horv&#225;th" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818773187" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150379v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.183-205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/ADCAIJ2016547184" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.574" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707069v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#225;th" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Bolea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2013-0071" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545474v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Maestre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604695v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31993-9_8" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707093v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Negenborn" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24264-4_16" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707149v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/WDSA-CCWI2022.2022.14056" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT030H" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528255v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahir Hind" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdous Mohammed-Amine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Flavien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duviella Eric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bearee Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bahir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amine Abdous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Lucas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duviella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bearee" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239434v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Richa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Bouchama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fabresse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noury Bouraqadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166718v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango Restrepo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Puig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia Castillo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Alfa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Houe Ngouna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Segovia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166750v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman El-Khatib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou A.A. Langueh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasiru Sambo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523215v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166778v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonjona Razafindrainibe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guilloteau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anderson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#225;nchez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D&#8217; Jorge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.088" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972137v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Arango" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972091v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Conde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.083" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Segovia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1657" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446889v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Ranjbar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maestre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lucien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCRE57112.2023.10155573" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick B&#233;ler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056670v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Alves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Blesa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.646" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056675v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Karimi Pour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.206" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Anderson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duviella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.630" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647736v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Etienne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Langueh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Anderson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056723v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Alves" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guekam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095359v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M.D. Motchon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guelton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1785" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614723v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Cembrano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604818v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Maestre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009827700560062" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajaoarisoa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nejjari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9030085" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604781v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baya Hadid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007924603030310" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123169v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hung Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Lefteriu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labarre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8795614" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chiron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Archim&#232;de" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lecoeuche" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864777" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04383440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lozenguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desquesnes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duviella" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lozenguez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Doniec" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150577v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Herimanjaka Rajaoarisoa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160848v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EE1.2018.8385261" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006918203150322" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160844v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blesa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.658" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006866500860095" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548375" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577234v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945544v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Nouasse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340128v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.626" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39324-7_5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166670v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#224;th" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chuquet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401378v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bako" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukharouba Khaled" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322653v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Akhenak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komi Midzodzi Pekpe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166661v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3580325" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239538v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106510" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2025.300" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JWRMD5.WRENG-6266" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972066v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2024.2436141" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272854v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Beler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060424v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Romero-Ben" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.03.012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252820v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2023.3309503" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655191v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105172" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0001542" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604709v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Deshays" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13060763" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604705v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2021.10.036" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2021.01.007" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604500v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227551" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604787v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Maestre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2020.11.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604814v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.791" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hadid" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duviella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecoeuche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225024v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefteriu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2020.06.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225112v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouabah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rahmani" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Toubakh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40313-019-00510-w" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314900v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2018.12.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319465v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doniec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouasse" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)WR.1943-5452.0000970" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319477v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Horv&#225;th" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818773187" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150379v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319574v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.06.195" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319463v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018055" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319575v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577245v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniec Arnaud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.183-205" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577221v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/ADCAIJ2016547184" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150330v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.07.574" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707069v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Horv&#225;th" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Bolea" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jisys-2013-0071" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545474v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charbonnaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707149v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/WDSA-CCWI2022.2022.14056" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604687v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Maestre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92442-3_5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604695v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31993-9_8" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707093v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Negenborn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24264-4_16" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010309v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPT030H" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>