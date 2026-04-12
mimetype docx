--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -426,372 +426,372 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive mapping of transcription terminator Rho utilization (Rut) sites across the Bacillus subtilis genome</w:t>
+                <w:t xml:space="preserve">Rho-dependent transcription termination: mechanisms and roles in bacterial fitness and adaptation to environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thuy Duong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nara Figueroa-Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathan Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mildred Delaleau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Johnathan C Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 53 (15), </w:t>
+              <w:t xml:space="preserve">RNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31, pp.rna.080486.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaf765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1261/rna.080486.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229886v1</w:t>
+                <w:t xml:space="preserve">hal-05097114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rho-dependent transcription termination: mechanisms and roles in bacterial fitness and adaptation to environmental changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive mapping of transcription terminator Rho utilization (Rut) sites across the Bacillus subtilis genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Delaleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Duong Do</w:t>
+                <w:t xml:space="preserve">Vladimir Bidnenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nara Figueroa-Bossi</w:t>
+                <w:t xml:space="preserve">Gergana Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnathan Black</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mildred Delaleau</w:t>
+                <w:t xml:space="preserve">Johnathan C Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31, pp.rna.080486.125. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (15), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1261/rna.080486.125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaf765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097114v1</w:t>
+                <w:t xml:space="preserve">hal-05229886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable framework for the discovery of functional helicase substrates and helicase-driven regulatory switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -992,4046 +992,3912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural viral co-infections in pig herds affect hepatitis e virus (hev) infection dynamics and increase the risk of contaminated livers at slaughter</w:t>
+                <w:t xml:space="preserve">A multivariate prediction model for Rho-dependent termination of transcription</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Salines</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Nadiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nara Figueroa-Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boudvillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.13224⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (16), pp.8245 - 8260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617859v1</w:t>
+                <w:t xml:space="preserve">hal-01880575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate prediction model for Rho-dependent termination of transcription</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">M19 modulates skeletal muscle differentiation and insulin secretion in pancreatic β-cells through modulation of respiratory chain activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Mezghenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Nadiras</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">René Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (16), pp.8245 - 8260. </w:t>
+              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky563⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880575v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00706794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M19 modulates skeletal muscle differentiation and insulin secretion in pancreatic β-cells through modulation of respiratory chain activity.</w:t>
+                <w:t xml:space="preserve">MeDALL (Mechanisms of the Development of ALLergy): an integrated approach from phenotypes to systems medicine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Cambier</w:t>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Rassam</w:t>
+                <w:t xml:space="preserve">J. Anto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Chabi</w:t>
+                <w:t xml:space="preserve">C. Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Mezghenna</w:t>
+                <w:t xml:space="preserve">M. Akdis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Gross</w:t>
+                <w:t xml:space="preserve">A. Cambon-Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31815. </w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (5), pp.596-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2010.02534.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00706794v1</w:t>
+                <w:t xml:space="preserve">hal-00595853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeDALL (Mechanisms of the Development of ALLergy): an integrated approach from phenotypes to systems medicine.</w:t>
+                <w:t xml:space="preserve">A Functional and Regulatory Network Associated with PIP Expression in Human Breast Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bousquet</w:t>
+                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Anto</w:t>
+                <w:t xml:space="preserve">Sandrine El Marhomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Auffray</w:t>
+                <w:t xml:space="preserve">Virginie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Akdis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cambon-Thomsen</w:t>
+                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2010.02534.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.e4696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595853v1</w:t>
+                <w:t xml:space="preserve">hal-02115235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Functional and Regulatory Network Associated with PIP Expression in Human Breast Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The H-Invitational Database (H-InvDB), a comprehensive annotation resource for human genes and transcripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chisato Yamasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
+                <w:t xml:space="preserve">Katsuhiko Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine El Marhomy</w:t>
+                <w:t xml:space="preserve">Yasuyuki Fujii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Boulanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Eveno</w:t>
+                <w:t xml:space="preserve">Yoshiharu Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
+                <w:t xml:space="preserve">Erimi Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (3), pp.e4696. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (Database), pp.D793-D799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115235v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H-Invitational Database (H-InvDB), a comprehensive annotation resource for human genes and transcripts</w:t>
+                <w:t xml:space="preserve">Deciphering cellular states of innate tumor drug responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chisato Yamasaki</w:t>
+                <w:t xml:space="preserve">Esther Graudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katsuhiko Murakami</w:t>
+                <w:t xml:space="preserve">Cindy Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuyuki Fujii</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erimi Harada</w:t>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm999⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (3), pp.R19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115283v1</w:t>
+                <w:t xml:space="preserve">hal-02115293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering cellular states of innate tumor drug responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination of intrinsic, extrinsic, and endoplasmic reticulum-mediated apoptosis by imatinib mesylate combined with arsenic trioxide in chronic myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kankan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Graudens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boulanger</w:t>
+                <w:t xml:space="preserve">Hai Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Mollard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
+                <w:t xml:space="preserve">Junmin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+                <w:t xml:space="preserve">Dakai Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7 (3), pp.R19. </w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 107 (4), pp.1582-1590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/blood-2005-06-2318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115293v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of intrinsic, extrinsic, and endoplasmic reticulum-mediated apoptosis by imatinib mesylate combined with arsenic trioxide in chronic myeloid leukemia</w:t>
+                <w:t xml:space="preserve">Modifications in the myogenic program induced by in vivo and in vitro aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Du</w:t>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kankan Wang</w:t>
+                <w:t xml:space="preserve">Valérie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Fang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dakai Xiao</w:t>
+                <w:t xml:space="preserve">Charles Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2005-06-2318⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 347 (1), pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115308v1</w:t>
+                <w:t xml:space="preserve">hal-02115339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications in the myogenic program induced by in vivo and in vitro aging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Human Anatomic Gene Expression Library (H-ANGEL), the H-Inv integrative display of human gene expression across disparate technologies and platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motohiko Tanino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+                <w:t xml:space="preserve">Takuro Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Renault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Eveno</w:t>
+                <w:t xml:space="preserve">Teruyoshi Hishiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Auffray</w:t>
+                <w:t xml:space="preserve">Osamu Ogasawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 347 (1), pp.65-72. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (Database issue), pp.D567-D572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.12.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02115339v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Anatomic Gene Expression Library (H-ANGEL), the H-Inv integrative display of human gene expression across disparate technologies and platforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards standardization of RNA quality assessment using user-independent classifiers of microcapillary electrophoresis traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Graudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motohiko Tanino</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Osamu Ogasawara</w:t>
+                <w:t xml:space="preserve">Patrick Zaborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33 (Database issue), pp.D567-D572. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gki104⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 33 (6), pp.e56-e56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gni054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115361v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards standardization of RNA quality assessment using user-independent classifiers of microcapillary electrophoresis traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systems analysis of transcriptome and proteome in retinoic acid/arsenic trioxide-induced cell differentiation/apoptosis of promyelocytic leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-Z. Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.-K. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-H. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Imbeaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+                <w:t xml:space="preserve">Y.-Z. Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Zaborski</w:t>
+                <w:t xml:space="preserve">Q.-Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 33 (6), pp.e56-e56. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (21), pp.7653-7658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gni054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0502825102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115318v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems analysis of transcriptome and proteome in retinoic acid/arsenic trioxide-induced cell differentiation/apoptosis of promyelocytic leukemia</w:t>
+                <w:t xml:space="preserve">Integrative annotation of 21,037 human genes validated by full-length cDNA clones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Z. Zheng</w:t>
+                <w:t xml:space="preserve">Tadashi Imanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.-K. Wang</w:t>
+                <w:t xml:space="preserve">Takeshi Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.-H. Huang</w:t>
+                <w:t xml:space="preserve">Yutaka Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-Z. Du</w:t>
+                <w:t xml:space="preserve">Claire O'Donovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.-Y. Zhang</w:t>
+                <w:t xml:space="preserve">Satoshi Fukuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (6), pp.856-875</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115327v1</w:t>
+                <w:t xml:space="preserve">inria-00099938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative annotation of 21,037 human genes validated by full-length cDNA clones.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Repair of the Two Major UV-Induced Photolesions in Trichothiodystrophy Fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadashi Imanishi</w:t>
+                <w:t xml:space="preserve">Anneke van Hoffen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Itoh</w:t>
+                <w:t xml:space="preserve">Albert van Zeeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaka Suzuki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Satoshi Fukuchi</w:t>
+                <w:t xml:space="preserve">Alain Sarasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 64 (3), pp.889-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-03-2070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099938v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Repair of the Two Major UV-Induced Photolesions in Trichothiodystrophy Fibroblasts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gene expression profiling of human satellite cells during muscular aging using cDNA arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarasin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gill Butler-Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-03-2070⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 321, pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2003.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115390v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of human satellite cells during muscular aging using cDNA arrays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Identification of genes involved in ceramide-dependent neuronal apoptosis using cDNA arrays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Decraene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brugg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merle Ruberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gill Butler-Browne</w:t>
+                <w:t xml:space="preserve">Christiane Matingou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (8), pp.RESEARCH0042</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02115386v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00123593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genes involved in ceramide-dependent neuronal apoptosis using cDNA arrays.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matching Gene Expression with Hypometabolism after Cerebral Ischemia in the Nonhuman Primate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Benchenane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Decraene</w:t>
+                <w:t xml:space="preserve">Géraldine Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Brugg</w:t>
+                <w:t xml:space="preserve">Mónica Fernández-Monreal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merle Ruberg</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christiane Matingou</w:t>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (10), pp.1165-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.wcb.0000037987.07114.7c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00123593v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Gene Expression with Hypometabolism after Cerebral Ischemia in the Nonhuman Primate</w:t>
+                <w:t xml:space="preserve">Characterization of a mutant rat kangaroo cell line with alterations in the cell cycle and DNA repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chuquet</w:t>
+                <w:t xml:space="preserve">E.N. Miyaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benchenane</w:t>
+                <w:t xml:space="preserve">R.T. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Liot</w:t>
+                <w:t xml:space="preserve">C.S. Downes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Fernández-Monreal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+                <w:t xml:space="preserve">M. Mezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/01.wcb.0000037987.07114.7c⟩</w:t>
+              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (3), pp.689-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1415-47572000000300031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115394v1</w:t>
+                <w:t xml:space="preserve">hal-02115450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a mutant rat kangaroo cell line with alterations in the cell cycle and DNA repair</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Genexpress IMAGE Knowledge Base of the Human Muscle Transcriptome: A Resource of Structural, Functional, and Positional Candidate Genes for Muscle Physiology and Pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pietu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.N. Miyaji</w:t>
+                <w:t xml:space="preserve">Béatrice Soury-Segurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.T. Johnson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Mezzina</w:t>
+                <w:t xml:space="preserve">Nicole-Adeline Fayein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1415-47572000000300031⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (12), pp.1313-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.9.12.1313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115450v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genexpress IMAGE Knowledge Base of the Human Muscle Transcriptome: A Resource of Structural, Functional, and Positional Candidate Genes for Muscle Physiology and Pathologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Genexpress IMAGE Knowledge base of human brain transcriptome : a prototype of integrated resource for functional and computational genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pietu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fayein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Matingou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 9 (12), pp.1313-1320. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 9 (2), pp.195-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115457v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genexpress IMAGE Knowledge base of human brain transcriptome : a prototype of integrated resource for functional and computational genomics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Retrovirus-mediated gene transfer corrects DNA repair defect of xeroderma pigmentosum cells of complementation groups A, B and C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chevallier-Lagente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (10), pp.1077-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.gt.3300495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098890v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrovirus-mediated gene transfer corrects DNA repair defect of xeroderma pigmentosum cells of complementation groups A, B and C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neurological manifestations in two related xeroderma pigmentosum group d patients: Complications of the late-onset type of the juvenile form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Stojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zeng</w:t>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Quilliet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Xavier Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Sarasin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.gt.3300495⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4), pp.616-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.870120428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115463v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurological manifestations in two related xeroderma pigmentosum group d patients: Complications of the late-onset type of the juvenile form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A mutation in the XPB/ERCC3 DNA repair transcription gene, associated with trichothiodystrophy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Weeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Stojkovic</w:t>
+                <w:t xml:space="preserve">I Donker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Defebvre</w:t>
+                <w:t xml:space="preserve">W Vermeulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Quilliet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarasin</w:t>
+                <w:t xml:space="preserve">O Chevallier-Lagente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 60 (2), pp.320-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02115471v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutation in the XPB/ERCC3 DNA repair transcription gene, associated with trichothiodystrophy.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term complementation of DNA repair deficient human primary fibroblasts by retroviral transduction of the XPD gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chevallier-Lagente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Stojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Weeda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O Chevallier-Lagente</w:t>
+                <w:t xml:space="preserve">Alain Destée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutation Research/DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 364 (3), pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-8777(96)00024-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115478v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term complementation of DNA repair deficient human primary fibroblasts by retroviral transduction of the XPD gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different removal of ultraviolet photoproducts in genetically related xeroderma pigmentosum and trichothiodystrophy diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Quilliet</w:t>
+                <w:t xml:space="preserve">O Chevallier-Lagente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Chevallier-Lagente</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Destée</w:t>
+                <w:t xml:space="preserve">L Roza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/DNA Repair</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 55 (19), pp.4325-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02115482v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different removal of ultraviolet photoproducts in genetically related xeroderma pigmentosum and trichothiodystrophy diseases.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development of a new easy complementation assay for DNA repair deficient human syndromes using cloned repair genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Quilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Roza</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Chevalier-Lagente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 55 (19), pp.4325-32</w:t>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16 (5), pp.1003-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115488v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new easy complementation assay for DNA repair deficient human syndromes using cloned repair genes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Functional Retroviral Vector for Gene Therapy of Xeroderma Pigmentosum Group D Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Benoît</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Salvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6 (10), pp.1307-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.1995.6.10-1307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115507v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Retroviral Vector for Gene Therapy of Xeroderma Pigmentosum Group D Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable SV40-transformation and characterisation of some DNA repair properties of fibroblasts from a trichothiodystrophy patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chevallier-Lagente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Carreau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Eveno</w:t>
+                <w:t xml:space="preserve">L. Daya-Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Salvetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Danos</w:t>
+                <w:t xml:space="preserve">A. Stary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 77 (11), pp.906-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0300-9084(95)90011-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/hum.1995.6.10-1307⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02115500v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable SV40-transformation and characterisation of some DNA repair properties of fibroblasts from a trichothiodystrophy patient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Correction by the ERCC2 gene of UV sensitivity and repair deficiency phenotype in a subset of trichothiodystrophy cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mezzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chevallier-Lagente</w:t>
+                <w:t xml:space="preserve">C Chevallier-Lagente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Daya-Grosjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Stary</w:t>
+                <w:t xml:space="preserve">C. Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 15 (8), pp.1493-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115494v1</w:t>
+                <w:t xml:space="preserve">hal-02115514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction by the ERCC2 gene of UV sensitivity and repair deficiency phenotype in a subset of trichothiodystrophy cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of the Dystrophin Gene in Cultured Fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Hugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gilgenkrantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chafey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mezzina</w:t>
-[...162 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 192 (1), pp.69-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/bbrc.1993.1382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5041,803 +4907,803 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive mapping of transcription terminator Rho utilization (Rut) sites across the Mycobacterium tuberculosis genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Duong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pino Peco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Brodolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes &amp; RNA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of the targets of Rho-dependent termination of transcription in Mycobacterium tuberculosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of new riboswitches by very large-scale enzymatic screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathan Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765451v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of new riboswitches by very large-scale enzymatic screening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Genome-wide mapping of the targets of Rho-dependent termination of transcription in Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Duong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Delaleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765527v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide mapping of the targets of Rho-dependent termination of transcription in Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Duong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the discovery of new riboswitches by very large-scale enzymatic screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnathan Charles Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards genome-wide mapping of the targets of Rho-dependent termination of transcription in Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Duong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des terminateurs Rho-dépendants bactériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nadiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5984,51 +5850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.systemoscope.net/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ubiopred.european-lung-foundation.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://medall-fp7.eu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-invitational.jp/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jbirc.aist.go.jp/hinv/h-angel/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annotimg.vjf.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Black" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080486.125" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209608119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ratel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kerboriou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Camilli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617859v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadiras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mezghenna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akdis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2010.02534.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine El Marhomy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mariage-Samson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004696" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisato Yamasaki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Murakami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Fujii" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erimi Harada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Graudens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mollard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Fang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakai Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-06-2318" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.12.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVM2659-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Tanino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tamura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Hishiki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ogasawara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki104" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbeaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zaborski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Z. Zheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-K. Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Z. Du" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Y. Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502825102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Imanishi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Itoh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Suzuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Donovan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukuchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Riou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke van Hoffen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Zeeland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-03-2070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Butler-Browne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2003.08.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-026CP5V5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00123593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Ruberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Matingou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115394v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Liot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Monreal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.wcb.0000037987.07114.7c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Miyaji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Johnson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Downes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezzina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47572000000300031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Soury-Segurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole-Adeline Fayein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.9.12.1313" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00098890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fayein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Quilliet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarasin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300495" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quilliet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.870120428" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSG06403-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weeda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Donker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Vermeulen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115482v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Stojkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dest&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8777(96)00024-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4XPVHL1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chevalier-Lagente" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Carreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salvetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.1995.6.10-1307" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quilliet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daya-Grosjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stary" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(95)90011-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0C7VMQR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mezzina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugnot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilgenkrantz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chafey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1993.1382" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7TJZ5C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pino Peco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brodolin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125061v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Charles Black" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadiras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.systemoscope.net/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ubiopred.european-lung-foundation.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://medall-fp7.eu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-invitational.jp/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jbirc.aist.go.jp/hinv/h-angel/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annotimg.vjf.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Black" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080486.125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209608119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ratel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kerboriou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Camilli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadiras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky563" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mezghenna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gross" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031815" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akdis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2010.02534.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine El Marhomy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mariage-Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisato Yamasaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Murakami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Fujii" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Sato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erimi Harada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm999" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Graudens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mollard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r19" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Fang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakai Xiao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-06-2318" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.12.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVM2659-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Tanino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tamura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Hishiki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ogasawara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbeaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zaborski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni054" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Z. Zheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-K. Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Z. Du" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Y. Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502825102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Imanishi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Itoh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Suzuki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Donovan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukuchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Riou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke van Hoffen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Zeeland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-03-2070" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Butler-Browne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2003.08.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-026CP5V5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00123593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Ruberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Matingou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Liot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Monreal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.wcb.0000037987.07114.7c" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Miyaji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Johnson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Downes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezzina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47572000000300031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Soury-Segurens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole-Adeline Fayein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.9.12.1313" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00098890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fayein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Quilliet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarasin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300495" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115471v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quilliet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.870120428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSG06403-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weeda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Donker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Vermeulen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Stojkovic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dest&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8777(96)00024-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4XPVHL1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115488v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chevalier-Lagente" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Carreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salvetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.1995.6.10-1307" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115494v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quilliet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daya-Grosjean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(95)90011-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0C7VMQR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mezzina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115517v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugnot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilgenkrantz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chafey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1993.1382" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7TJZ5C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pino Peco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brodolin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765527v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Charles Black" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765504v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453368v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadiras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>