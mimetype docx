--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -426,51 +426,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -992,3912 +992,4046 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multivariate prediction model for Rho-dependent termination of transcription</w:t>
+                <w:t xml:space="preserve">Natural viral co-infections in pig herds affect hepatitis e virus (hev) infection dynamics and increase the risk of contaminated livers at slaughter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Nadiras</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgane Salines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dumarest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky563⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66 (5), pp.1930-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880575v1</w:t>
+                <w:t xml:space="preserve">hal-02617859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M19 modulates skeletal muscle differentiation and insulin secretion in pancreatic β-cells through modulation of respiratory chain activity.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multivariate prediction model for Rho-dependent termination of transcription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Gross</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Nadiras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nara Figueroa-Bossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Boudvillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31815. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (16), pp.8245 - 8260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00706794v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeDALL (Mechanisms of the Development of ALLergy): an integrated approach from phenotypes to systems medicine.</w:t>
+                <w:t xml:space="preserve">M19 modulates skeletal muscle differentiation and insulin secretion in pancreatic β-cells through modulation of respiratory chain activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bousquet</w:t>
+                <w:t xml:space="preserve">Linda Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Anto</w:t>
+                <w:t xml:space="preserve">Patrice Rassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Auffray</w:t>
+                <w:t xml:space="preserve">Béatrice Chabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Akdis</w:t>
+                <w:t xml:space="preserve">Karima Mezghenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cambon-Thomsen</w:t>
+                <w:t xml:space="preserve">René Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 66 (5), pp.596-604. </w:t>
+              <w:t xml:space="preserve">Clinical Neurology and Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2010.02534.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595853v1</w:t>
+                <w:t xml:space="preserve">hal-00706794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Functional and Regulatory Network Associated with PIP Expression in Human Breast Cancer</w:t>
+                <w:t xml:space="preserve">MeDALL (Mechanisms of the Development of ALLergy): an integrated approach from phenotypes to systems medicine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
+                <w:t xml:space="preserve">J. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine El Marhomy</w:t>
+                <w:t xml:space="preserve">J. Anto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Boulanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Eveno</w:t>
+                <w:t xml:space="preserve">C. Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
+                <w:t xml:space="preserve">M. Akdis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cambon-Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004696⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (5), pp.596-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2010.02534.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115235v1</w:t>
+                <w:t xml:space="preserve">hal-00595853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The H-Invitational Database (H-InvDB), a comprehensive annotation resource for human genes and transcripts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Functional and Regulatory Network Associated with PIP Expression in Human Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katsuhiko Murakami</w:t>
+                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuyuki Fujii</w:t>
+                <w:t xml:space="preserve">Sandrine El Marhomy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiharu Sato</w:t>
+                <w:t xml:space="preserve">Virginie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erimi Harada</w:t>
+                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 36 (Database), pp.D793-D799. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.e4696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0004696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115283v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering cellular states of innate tumor drug responses</w:t>
+                <w:t xml:space="preserve">The H-Invitational Database (H-InvDB), a comprehensive annotation resource for human genes and transcripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Graudens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Boulanger</w:t>
+                <w:t xml:space="preserve">Chisato Yamasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Mollard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
+                <w:t xml:space="preserve">Katsuhiko Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
+                <w:t xml:space="preserve">Yasuyuki Fujii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erimi Harada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r19⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (Database), pp.D793-D799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115293v1</w:t>
+                <w:t xml:space="preserve">hal-02115283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of intrinsic, extrinsic, and endoplasmic reticulum-mediated apoptosis by imatinib mesylate combined with arsenic trioxide in chronic myeloid leukemia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering cellular states of innate tumor drug responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Fang</w:t>
+                <w:t xml:space="preserve">Esther Graudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junmin Li</w:t>
+                <w:t xml:space="preserve">Cindy Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dakai Xiao</w:t>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 107 (4), pp.1582-1590. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (3), pp.R19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/blood-2005-06-2318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115308v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications in the myogenic program induced by in vivo and in vitro aging</w:t>
+                <w:t xml:space="preserve">Coordination of intrinsic, extrinsic, and endoplasmic reticulum-mediated apoptosis by imatinib mesylate combined with arsenic trioxide in chronic myeloid leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+                <w:t xml:space="preserve">Y. Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Renault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Eveno</w:t>
+                <w:t xml:space="preserve">Kankan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Auffray</w:t>
+                <w:t xml:space="preserve">Hai Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junmin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakai Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.12.029⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 107 (4), pp.1582-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2005-06-2318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115339v1</w:t>
+                <w:t xml:space="preserve">hal-02115308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Anatomic Gene Expression Library (H-ANGEL), the H-Inv integrative display of human gene expression across disparate technologies and platforms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modifications in the myogenic program induced by in vivo and in vitro aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takuro Tamura</w:t>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teruyoshi Hishiki</w:t>
+                <w:t xml:space="preserve">Valérie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osamu Ogasawara</w:t>
+                <w:t xml:space="preserve">Charles Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 33 (Database issue), pp.D567-D572. </w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 347 (1), pp.65-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gki104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115361v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards standardization of RNA quality assessment using user-independent classifiers of microcapillary electrophoresis traces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Human Anatomic Gene Expression Library (H-ANGEL), the H-Inv integrative display of human gene expression across disparate technologies and platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Zaborski</w:t>
+                <w:t xml:space="preserve">Motohiko Tanino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Debily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takuro Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruyoshi Hishiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osamu Ogasawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 33 (6), pp.e56-e56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gni054⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 33 (Database issue), pp.D567-D572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gki104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115318v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems analysis of transcriptome and proteome in retinoic acid/arsenic trioxide-induced cell differentiation/apoptosis of promyelocytic leukemia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards standardization of RNA quality assessment using user-independent classifiers of microcapillary electrophoresis traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.-Z. Du</w:t>
+                <w:t xml:space="preserve">S. Imbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Graudens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier X. Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.-Y. Zhang</w:t>
+                <w:t xml:space="preserve">Patrick Zaborski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 102 (21), pp.7653-7658. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (6), pp.e56-e56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0502825102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gni054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115327v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative annotation of 21,037 human genes validated by full-length cDNA clones.</w:t>
+                <w:t xml:space="preserve">Systems analysis of transcriptome and proteome in retinoic acid/arsenic trioxide-induced cell differentiation/apoptosis of promyelocytic leukemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tadashi Imanishi</w:t>
+                <w:t xml:space="preserve">P.-Z. Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takeshi Itoh</w:t>
+                <w:t xml:space="preserve">K.-K. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yutaka Suzuki</w:t>
+                <w:t xml:space="preserve">Q.-H. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire O'Donovan</w:t>
+                <w:t xml:space="preserve">Y.-Z. Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoshi Fukuchi</w:t>
+                <w:t xml:space="preserve">Q.-Y. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 102 (21), pp.7653-7658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0502825102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00099938v1</w:t>
+                <w:t xml:space="preserve">hal-02115327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Repair of the Two Major UV-Induced Photolesions in Trichothiodystrophy Fibroblasts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative annotation of 21,037 human genes validated by full-length cDNA clones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anneke van Hoffen</w:t>
+                <w:t xml:space="preserve">Tadashi Imanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert van Zeeland</w:t>
+                <w:t xml:space="preserve">Takeshi Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sarasin</w:t>
+                <w:t xml:space="preserve">Yutaka Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire O'Donovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoshi Fukuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2 (6), pp.856-875</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115390v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling of human satellite cells during muscular aging using cDNA arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renault</w:t>
+                <w:t xml:space="preserve">Differential Repair of the Two Major UV-Induced Photolesions in Trichothiodystrophy Fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gill Butler-Browne</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke van Hoffen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert van Zeeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2003.08.025⟩</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 64 (3), pp.889-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/0008-5472.CAN-03-2070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02115386v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of genes involved in ceramide-dependent neuronal apoptosis using cDNA arrays.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Merle Ruberg</w:t>
+                <w:t xml:space="preserve">Gene expression profiling of human satellite cells during muscular aging using cDNA arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bortoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Matingou</w:t>
+                <w:t xml:space="preserve">Gill Butler-Browne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 321, pp.145-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2003.08.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00123593v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching Gene Expression with Hypometabolism after Cerebral Ischemia in the Nonhuman Primate</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of genes involved in ceramide-dependent neuronal apoptosis using cDNA arrays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Liot</w:t>
+                <w:t xml:space="preserve">Charles Decraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Fernández-Monreal</w:t>
+                <w:t xml:space="preserve">Bernard Brugg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Toutain</w:t>
+                <w:t xml:space="preserve">Merle Ruberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Matingou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (8), pp.RESEARCH0042</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115394v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00123593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a mutant rat kangaroo cell line with alterations in the cell cycle and DNA repair</w:t>
+                <w:t xml:space="preserve">Matching Gene Expression with Hypometabolism after Cerebral Ischemia in the Nonhuman Primate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.N. Miyaji</w:t>
+                <w:t xml:space="preserve">Julien Chuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.T. Johnson</w:t>
+                <w:t xml:space="preserve">Karim Benchenane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S. Downes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Eveno</w:t>
+                <w:t xml:space="preserve">Géraldine Liot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Mezzina</w:t>
+                <w:t xml:space="preserve">Mónica Fernández-Monreal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/S1415-47572000000300031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (10), pp.1165-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.wcb.0000037987.07114.7c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115450v1</w:t>
+                <w:t xml:space="preserve">hal-02115394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genexpress IMAGE Knowledge Base of the Human Muscle Transcriptome: A Resource of Structural, Functional, and Positional Candidate Genes for Muscle Physiology and Pathologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Pietu</w:t>
+                <w:t xml:space="preserve">Characterization of a mutant rat kangaroo cell line with alterations in the cell cycle and DNA repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.N. Miyaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.T. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Downes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mezzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.9.12.1313⟩</w:t>
+              <w:t xml:space="preserve">Genetics and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (3), pp.689-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S1415-47572000000300031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115457v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Genexpress IMAGE Knowledge base of human brain transcriptome : a prototype of integrated resource for functional and computational genomics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The Genexpress IMAGE Knowledge Base of the Human Muscle Transcriptome: A Resource of Structural, Functional, and Positional Candidate Genes for Muscle Physiology and Pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pietu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Soury-Segurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole-Adeline Fayein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 9 (2), pp.195-209</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 9 (12), pp.1313-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.9.12.1313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00098890v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrovirus-mediated gene transfer corrects DNA repair defect of xeroderma pigmentosum cells of complementation groups A, B and C</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Chevallier-Lagente</w:t>
+                <w:t xml:space="preserve">The Genexpress IMAGE Knowledge base of human brain transcriptome : a prototype of integrated resource for functional and computational genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Pietu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Mariage-Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Fayein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Matingou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sarasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (2), pp.195-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115463v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00098890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurological manifestations in two related xeroderma pigmentosum group d patients: Complications of the late-onset type of the juvenile form</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Retrovirus-mediated gene transfer corrects DNA repair defect of xeroderma pigmentosum cells of complementation groups A, B and C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Defebvre</w:t>
+                <w:t xml:space="preserve">L. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Quilliet</w:t>
+                <w:t xml:space="preserve">X Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chevallier-Lagente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarasin</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.870120428⟩</w:t>
+              <w:t xml:space="preserve">Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (10), pp.1077-1084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.gt.3300495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02115471v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mutation in the XPB/ERCC3 DNA repair transcription gene, associated with trichothiodystrophy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Weeda</w:t>
+                <w:t xml:space="preserve">Neurological manifestations in two related xeroderma pigmentosum group d patients: Complications of the late-onset type of the juvenile form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Stojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Defebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O Chevallier-Lagente</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12 (4), pp.616-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.870120428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115478v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term complementation of DNA repair deficient human primary fibroblasts by retroviral transduction of the XPD gene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Chevallier-Lagente</w:t>
+                <w:t xml:space="preserve">A mutation in the XPB/ERCC3 DNA repair transcription gene, associated with trichothiodystrophy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Weeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Destée</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Donker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Vermeulen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Chevallier-Lagente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mutation Research/DNA Repair</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 60 (2), pp.320-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02115482v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different removal of ultraviolet photoproducts in genetically related xeroderma pigmentosum and trichothiodystrophy diseases.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term complementation of DNA repair deficient human primary fibroblasts by retroviral transduction of the XPD gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chevallier-Lagente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L Roza</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Stojkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Destée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mutation Research/DNA Repair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 364 (3), pp.161-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-8777(96)00024-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115488v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new easy complementation assay for DNA repair deficient human syndromes using cloned repair genes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different removal of ultraviolet photoproducts in genetically related xeroderma pigmentosum and trichothiodystrophy diseases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Quilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Benoît</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Chevallier-Lagente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Roza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 16 (5), pp.1003-9</w:t>
+              <w:t xml:space="preserve">Cancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 55 (19), pp.4325-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115507v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Retroviral Vector for Gene Therapy of Xeroderma Pigmentosum Group D Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Carreau</w:t>
+                <w:t xml:space="preserve">Development of a new easy complementation assay for DNA repair deficient human syndromes using cloned repair genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Quilliet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Danos</w:t>
+                <w:t xml:space="preserve">X Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Chevalier-Lagente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Gene Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16 (5), pp.1003-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115500v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable SV40-transformation and characterisation of some DNA repair properties of fibroblasts from a trichothiodystrophy patient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Retroviral Vector for Gene Therapy of Xeroderma Pigmentosum Group D Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stary</w:t>
+                <w:t xml:space="preserve">Anna Salvetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Danos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0300-9084(95)90011-X⟩</w:t>
+              <w:t xml:space="preserve">Human Gene Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6 (10), pp.1307-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/hum.1995.6.10-1307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02115494v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction by the ERCC2 gene of UV sensitivity and repair deficiency phenotype in a subset of trichothiodystrophy cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stable SV40-transformation and characterisation of some DNA repair properties of fibroblasts from a trichothiodystrophy patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mezzina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Eveno</w:t>
+                <w:t xml:space="preserve">X. Quilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Chevallier-Lagente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Benoît</w:t>
+                <w:t xml:space="preserve">O. Chevallier-Lagente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carreau</w:t>
+                <w:t xml:space="preserve">L. Daya-Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carcinogenesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 77 (11), pp.906-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0300-9084(95)90011-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115514v1</w:t>
+                <w:t xml:space="preserve">hal-02115494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Correction by the ERCC2 gene of UV sensitivity and repair deficiency phenotype in a subset of trichothiodystrophy cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mezzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Chevallier-Lagente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benoît</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carcinogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 15 (8), pp.1493-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expression of the Dystrophin Gene in Cultured Fibroblasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Hugnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gilgenkrantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chafey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 192 (1), pp.69-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/bbrc.1993.1382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4907,379 +5041,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive mapping of transcription terminator Rho utilization (Rut) sites across the Mycobacterium tuberculosis genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Duong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pino Peco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Brodolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes &amp; RNA 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of new riboswitches by very large-scale enzymatic screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnathan Black</w:t>
+                <w:t xml:space="preserve">Genome-wide mapping of the targets of Rho-dependent termination of transcription in Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Duong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765527v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of the targets of Rho-dependent termination of transcription in Mycobacterium tuberculosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mildred Delaleau</w:t>
+                <w:t xml:space="preserve">Discovery of new riboswitches by very large-scale enzymatic screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathan Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765451v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide mapping of the targets of Rho-dependent termination of transcription in Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Duong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5321,87 +5455,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the discovery of new riboswitches by very large-scale enzymatic screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnathan Charles Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5429,73 +5563,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SifrARN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards genome-wide mapping of the targets of Rho-dependent termination of transcription in Mycobacterium tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Duong Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5537,173 +5671,398 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des terminateurs Rho-dépendants bactériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nadiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29e colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02453368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines to study transcriptome remodeling by proteins using deep sequencing (RNA-seq)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Guerillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global identification of RNA helicase substrates from large nucleic acid sequence libraries using Helicase-SELEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathan Charles Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Duong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhawna Sama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Delaleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5850,51 +6209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.systemoscope.net/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ubiopred.european-lung-foundation.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://medall-fp7.eu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-invitational.jp/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jbirc.aist.go.jp/hinv/h-angel/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annotimg.vjf.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Black" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080486.125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209608119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ratel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kerboriou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Camilli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880575v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadiras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky563" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mezghenna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gross" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031815" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akdis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2010.02534.x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine El Marhomy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mariage-Samson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004696" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115283v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisato Yamasaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Murakami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Fujii" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Sato" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erimi Harada" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm999" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Graudens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mollard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r19" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Fang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakai Xiao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-06-2318" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.12.029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVM2659-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115361v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Tanino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tamura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Hishiki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ogasawara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbeaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zaborski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni054" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115327v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Z. Zheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-K. Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Z. Du" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Y. Zhang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502825102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Imanishi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Itoh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Suzuki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Donovan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukuchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115390v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Riou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke van Hoffen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Zeeland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-03-2070" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115386v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Butler-Browne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2003.08.025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-026CP5V5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00123593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Ruberg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Matingou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Liot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Monreal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.wcb.0000037987.07114.7c" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Miyaji" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Johnson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Downes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezzina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47572000000300031" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115457v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Soury-Segurens" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole-Adeline Fayein" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.9.12.1313" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00098890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fayein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115463v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Quilliet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarasin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300495" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115471v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quilliet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.870120428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSG06403-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weeda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Donker" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Vermeulen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Stojkovic" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dest&#233;e" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8777(96)00024-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4XPVHL1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115488v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roza" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carreau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chevalier-Lagente" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Carreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salvetti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.1995.6.10-1307" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115494v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quilliet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daya-Grosjean" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stary" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(95)90011-X" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0C7VMQR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115514v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mezzina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carreau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115517v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugnot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilgenkrantz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chafey" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1993.1382" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7TJZ5C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pino Peco" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brodolin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765527v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125041v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125061v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Charles Black" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765504v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453368v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadiras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.systemoscope.net/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ubiopred.european-lung-foundation.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://medall-fp7.eu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-invitational.jp/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jbirc.aist.go.jp/hinv/h-angel/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annotimg.vjf.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Black" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080486.125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209608119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ratel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kerboriou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Camilli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617859v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadiras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mezghenna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akdis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2010.02534.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine El Marhomy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mariage-Samson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004696" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisato Yamasaki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Murakami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Fujii" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erimi Harada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Graudens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mollard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Fang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakai Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-06-2318" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.12.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVM2659-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Tanino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tamura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Hishiki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ogasawara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki104" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbeaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zaborski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Z. Zheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-K. Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Z. Du" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Y. Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502825102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Imanishi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Itoh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Suzuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Donovan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukuchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Riou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke van Hoffen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Zeeland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-03-2070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Butler-Browne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2003.08.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-026CP5V5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00123593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Ruberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Matingou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115394v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Liot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Monreal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.wcb.0000037987.07114.7c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Miyaji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Johnson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Downes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezzina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47572000000300031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Soury-Segurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole-Adeline Fayein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.9.12.1313" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00098890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fayein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Quilliet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarasin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300495" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quilliet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.870120428" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSG06403-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weeda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Donker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Vermeulen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115482v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Stojkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dest&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8777(96)00024-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4XPVHL1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chevalier-Lagente" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Carreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salvetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.1995.6.10-1307" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quilliet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daya-Grosjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stary" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(95)90011-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0C7VMQR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mezzina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugnot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilgenkrantz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chafey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1993.1382" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7TJZ5C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pino Peco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brodolin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125061v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Charles Black" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadiras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>