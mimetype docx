--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -5174,230 +5174,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide mapping of the targets of Rho-dependent termination of transcription in Mycobacterium tuberculosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mildred Delaleau</w:t>
+                <w:t xml:space="preserve">Discovery of new riboswitches by very large-scale enzymatic screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnathan Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765451v1</w:t>
+                <w:t xml:space="preserve">hal-04765527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of new riboswitches by very large-scale enzymatic screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnathan Black</w:t>
+                <w:t xml:space="preserve">Genome-wide mapping of the targets of Rho-dependent termination of transcription in Mycobacterium tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Duong Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mildred Delaleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Boudvillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Nouan le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765527v1</w:t>
+                <w:t xml:space="preserve">hal-04765451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide mapping of the targets of Rho-dependent termination of transcription in Mycobacterium tuberculosis</w:t>
               </w:r>
@@ -6209,51 +6209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.systemoscope.net/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ubiopred.european-lung-foundation.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://medall-fp7.eu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-invitational.jp/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jbirc.aist.go.jp/hinv/h-angel/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annotimg.vjf.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Black" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080486.125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209608119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ratel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kerboriou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Camilli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617859v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadiras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mezghenna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akdis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2010.02534.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine El Marhomy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mariage-Samson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004696" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisato Yamasaki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Murakami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Fujii" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erimi Harada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Graudens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mollard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Fang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakai Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-06-2318" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.12.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVM2659-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Tanino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tamura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Hishiki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ogasawara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki104" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbeaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zaborski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Z. Zheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-K. Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Z. Du" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Y. Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502825102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Imanishi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Itoh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Suzuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Donovan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukuchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Riou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke van Hoffen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Zeeland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-03-2070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Butler-Browne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2003.08.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-026CP5V5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00123593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Ruberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Matingou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115394v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Liot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Monreal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.wcb.0000037987.07114.7c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Miyaji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Johnson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Downes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezzina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47572000000300031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Soury-Segurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole-Adeline Fayein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.9.12.1313" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00098890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fayein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Quilliet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarasin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300495" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quilliet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.870120428" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSG06403-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weeda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Donker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Vermeulen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115482v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Stojkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dest&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8777(96)00024-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4XPVHL1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chevalier-Lagente" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Carreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salvetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.1995.6.10-1307" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quilliet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daya-Grosjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stary" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(95)90011-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0C7VMQR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mezzina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugnot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilgenkrantz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chafey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1993.1382" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7TJZ5C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pino Peco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brodolin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765527v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125061v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Charles Black" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadiras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.systemoscope.net/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ubiopred.european-lung-foundation.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://medall-fp7.eu/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.h-invitational.jp/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jbirc.aist.go.jp/hinv/h-angel/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annotimg.vjf.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097114v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Duong Do" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nara Figueroa-Bossi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Black" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Eveno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mildred Delaleau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.080486.125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229886v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Bidnenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Kostova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan C Black" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaf765" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800009v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schwartz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boudvillain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2209608119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308418v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionello Bossi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ratel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kerboriou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Camilli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008425" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617859v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13224" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880575v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Nadiras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky563" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706794v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rassam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mezghenna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gross" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595853v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akdis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2010.02534.x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Debily" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine El Marhomy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boulanger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Mariage-Samson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0004696" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chisato Yamasaki" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Murakami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Fujii" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Sato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erimi Harada" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115293v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Graudens" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Mollard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Barlet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r19" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Du" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Fang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junmin Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakai Xiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2005-06-2318" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bortoli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Auffray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.12.029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCVM2659-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115361v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motohiko Tanino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuro Tamura" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruyoshi Hishiki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ogasawara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gki104" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115318v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbeaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zaborski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gni054" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Z. Zheng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.-K. Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-H. Huang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Z. Du" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Y. Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0502825102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099938v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Imanishi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Itoh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Suzuki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Donovan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fukuchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Riou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke van Hoffen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert van Zeeland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarasin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-03-2070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115386v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gill Butler-Browne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2003.08.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-026CP5V5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00123593v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Decraene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brugg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merle Ruberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Matingou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115394v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chuquet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benchenane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Liot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez-Monreal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.wcb.0000037987.07114.7c" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115450v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.N. Miyaji" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Johnson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Downes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezzina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S1415-47572000000300031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pietu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Soury-Segurens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole-Adeline Fayein" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.9.12.1313" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00098890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Fayein" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115463v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zeng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Quilliet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarasin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gt.3300495" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Stojkovic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Defebvre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quilliet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.870120428" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSG06403-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115478v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Weeda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Donker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Vermeulen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115482v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Stojkovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dest&#233;e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8777(96)00024-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4XPVHL1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bourre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Roza" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chevalier-Lagente" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beno&#238;t" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Carreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Salvetti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danos" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.1995.6.10-1307" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115494v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Quilliet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daya-Grosjean" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stary" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(95)90011-X" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0C7VMQR-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115514v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mezzina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevallier-Lagente" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carreau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115517v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hugnot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gilgenkrantz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chafey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lambert" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1993.1382" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS7TJZ5C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263807v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pino Peco" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Brodolin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765527v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765451v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125061v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnathan Charles Black" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nadiras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwartz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudvillain" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Guerillot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604485v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhawna Sama" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>