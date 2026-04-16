--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -1035,51 +1035,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Irlande aujourd'hui : renouveau et tradition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 9782909628868</w:t>
+              <w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, 2003, 9782909628868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1707,51 +1707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B2E1135"/>
+    <w:nsid w:val="96ECEF47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>