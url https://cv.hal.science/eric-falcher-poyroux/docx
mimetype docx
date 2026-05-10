--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -228,51 +228,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -430,356 +430,474 @@
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang, Oxford, 2018, 978-1-78707-563-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idées reçues sur nos voisins européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Angoustures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Angrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guiffan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cavalier Bleu, 288 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural Currency : Irish Traditional Music and the Making of Contemporary Irish Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 50-2, pp.133-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15aa4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Interceltisme musical : genèse d'une naissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'Her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel. Langages, imaginaires, civilisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01147767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Irish Famine in Songs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'Her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, La grande famine en Irlande 1845-1851, 19 (2), pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01147771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Irish music &amp;quot;between Tradition and Modernity&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'Her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scolaire Staire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01147775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -789,548 +907,548 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Famine in Ireland: a Linguistic and Cultural Disruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'Her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Bévant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grande Famine en Irlande 1845-1850</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01147770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irish Music Redefined, An Outsider's Viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'Her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and the Irish imagination - Like a Language That We Could All Understand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01147773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix et Langues en Musique Irlandaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies Royaume-Uni et Irlande n° 1- Regards sur les langues et les identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie musicale irlandaise</w:t>
+                <w:t xml:space="preserve">La Ligue gaélique et son héritage - une &amp;quot;épuration culturelle&amp;quot; gaélique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Irlande aujourd'hui : renouveau et tradition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, 2003, 9782909628868</w:t>
+              <w:t xml:space="preserve">Irlande : inclusion-exclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9782904835902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490837v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Ligue gaélique et son héritage - une &amp;quot;épuration culturelle&amp;quot; gaélique ?</w:t>
+                <w:t xml:space="preserve">L'industrie musicale irlandaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irlande : inclusion-exclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9782904835902</w:t>
+              <w:t xml:space="preserve">L'Irlande aujourd'hui : renouveau et tradition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, 2003, 9782909628868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490902v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBC - the continuing story of Irish traditional music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adventure in Ireland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIS, May 2023, La Rochelle (17000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique traditionnelle et identité en Irlande du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du Groupe de Recherches de Etudes Irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1340,95 +1458,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Reel Thing' in The reputation of Ireland in France GIS EIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'Her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Rennes 2. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1438,100 +1556,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité Musicale Irlandaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'Her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Héritage culturel et muséologie. Université Rennes 2, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00613334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1541,105 +1659,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistémologie et ontologie de la musique irlandaise : pour une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Rennes, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04022192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1707,51 +1825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96ECEF47"/>
+    <w:nsid w:val="2F321708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1938,51 +2056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-falcher-poyroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4314-2366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034490116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.siansach32.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falc'her-Poyroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falc'Her-Poyroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433234v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aa4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147771v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147775v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490940v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490837v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490902v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490867v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00613334v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022192v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-falcher-poyroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4314-2366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034490116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.siansach32.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falc'her-Poyroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falc'Her-Poyroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Angoustures" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Angrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaufils" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guiffan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aa4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147767v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00613334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>