--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -1126,165 +1126,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Ligue gaélique et son héritage - une &amp;quot;épuration culturelle&amp;quot; gaélique ?</w:t>
+                <w:t xml:space="preserve">L'industrie musicale irlandaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irlande : inclusion-exclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 9782904835902</w:t>
+              <w:t xml:space="preserve">L'Irlande aujourd'hui : renouveau et tradition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, 2003, 9782909628868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490902v1</w:t>
+                <w:t xml:space="preserve">hal-05490837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie musicale irlandaise</w:t>
+                <w:t xml:space="preserve">La Ligue gaélique et son héritage - une &amp;quot;épuration culturelle&amp;quot; gaélique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Irlande aujourd'hui : renouveau et tradition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université des sciences sociales de Toulouse, 2003, 9782909628868</w:t>
+              <w:t xml:space="preserve">Irlande : inclusion-exclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9782904835902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490837v1</w:t>
+                <w:t xml:space="preserve">hal-05490902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1825,51 +1825,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F321708"/>
+    <w:nsid w:val="A2B2F346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2056,51 +2056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-falcher-poyroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4314-2366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034490116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.siansach32.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falc'her-Poyroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falc'Her-Poyroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Angoustures" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Angrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaufils" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guiffan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aa4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147767v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490837v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00613334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-falcher-poyroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-4314-2366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034490116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.siansach32.net" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falc'her-Poyroux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falc'Her-Poyroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605222v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Angoustures" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Angrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaufils" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guiffan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aa4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147767v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147771v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147775v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490940v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490867v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00613334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04022192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>