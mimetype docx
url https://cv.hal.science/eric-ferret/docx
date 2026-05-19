--- v0 (2026-04-27)
+++ v1 (2026-05-19)
@@ -2816,243 +2816,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of thermal variations induced by electric fields treatments on microorganism destruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to destroy and preserve microorganisms at a high level of temperature by controlling heat kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International CIGR on Food Safety: Advances and trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290138v1</w:t>
+                <w:t xml:space="preserve">hal-05290131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to destroy and preserve microorganisms at a high level of temperature by controlling heat kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of thermal variations induced by electric fields treatments on microorganism destruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International CIGR on Food Safety: Advances and trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290131v1</w:t>
+                <w:t xml:space="preserve">hal-05290138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of FTIR-ATR for the measurement of water apparent diffusivity in edible biopolymers films.</w:t>
               </w:r>
@@ -3907,51 +3907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D17F807"/>
+    <w:nsid w:val="5BEE8B4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-ferret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2730-1500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09154355X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03363716v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Batlogg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rachocki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Knapkiewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-021-02118-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dal Cin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.09.140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fekraoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Auvy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chamontin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102828" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.12.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290963v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.146" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WGVG05-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thanh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marouze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDHTZ30L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0597-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0QF9WF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boehm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.06.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T4S70BL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0620158" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W9Q6KVN7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B91843BD4B297FED6BBCD436E7440B0B71D022FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-68.5.1041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez de Mara&#241;on" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(03)00031-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW8C92PH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02362655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812465-9.00008-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmos, E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290350v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Molin," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290131v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boehm, J.B" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-ferret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2730-1500" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09154355X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03363716v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Batlogg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rachocki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Knapkiewicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12161-021-02118-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404379v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chanut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqian Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Dal Cin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.09.140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fekraoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Auvy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chamontin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102828" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02430216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Crouvisier-Urion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lagorce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55193-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01267213v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Allonneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.12.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290963v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pottier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mbo3.146" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510774v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2010.12.037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-16WGVG05-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Da" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Thanh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marouze" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2010.05.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GDHTZ30L-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01789685v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-010-0597-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D0QF9WF5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291104v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Boehm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2006.06.036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T4S70BL-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0620158" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W9Q6KVN7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295180v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20600" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B91843BD4B297FED6BBCD436E7440B0B71D022FE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-68.5.1041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Mart&#237;nez de Mara&#241;on" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-1656(03)00031-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW8C92PH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02362655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bazinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/gases-in-agro-food-processes/cachon/978-0-12-812465-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812465-9.00008-6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290406v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmos, E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290350v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Molin," TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290131v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335432v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290372v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boehm, J.B" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289850v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289800v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>