--- v0 (2026-03-13)
+++ v1 (2026-05-07)
@@ -3433,291 +3433,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Infrared Laser Heterodyne Radiometry for Ground-based Monitoring of GHGs in the Atmospheric Column</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Sensitivity Measurement of Environmental NO2 by Laser Photoacoustic Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaoxuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongming Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fertein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Sigrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weidong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Image Acquisition and Display: Technology, Perception and Applications 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Orlando, United States. pp.JW4A.2, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Orlando, United States. pp.JTu4A.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/3D.2018.JW4A.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/3D.2018.JTu4A.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294760v1</w:t>
+                <w:t xml:space="preserve">hal-04294751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Sensitivity Measurement of Environmental NO2 by Laser Photoacoustic Spectroscopy</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mid-Infrared Laser Heterodyne Radiometry for Ground-based Monitoring of GHGs in the Atmospheric Column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengjiao Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jeseck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Veng Te</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tu Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Image Acquisition and Display: Technology, Perception and Applications 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Orlando, United States. pp.JTu4A.7, </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Orlando, United States. pp.JW4A.2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/3D.2018.JTu4A.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/3D.2018.JW4A.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294751v1</w:t>
+                <w:t xml:space="preserve">hal-04294760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a Widely Tunable Near-Infrared Laser Instrument for Stable Isotope Ratio Measurements</w:t>
               </w:r>
@@ -5277,51 +5277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhut Ngo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae094b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04097350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2021-399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031229" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Cui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner Sigrist" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05679" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER19100603" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjiao Shen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z7PW3QL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.03.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38FZVHZR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhong Dong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirong Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengshuai Sun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLTZGLKN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Maamary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16020224" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixiong Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wysocki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Gao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. T. Kerstel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crozat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.001856" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#252;rr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Limberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Salath&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1762990" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Przygodzki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tassou-Ere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01282-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RHDR9Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Hidayat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.003506" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legoubin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fertein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917139" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9E02EC1D9F31F8C9C89505E3A56A8EC476CD9C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lauraguais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Semenov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2018.JM4A.3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02418751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ee.2018.et3a.3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sigrist" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Veng Te" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Tan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2018.JW4A.2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294751v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2018.JTu4A.7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2006.368416" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04186576v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Magne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rougeault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.198636" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Shang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12176" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906023v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Solaiman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2001.BThC24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Hindle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fertein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cazier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nhut Ngo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae094b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04097350v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Bruckhuisen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kulinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2021-399" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171300v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cuisset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Mouret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bocquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11031229" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Cui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Chen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Werner Sigrist" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Flament" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05679" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingshuo Meng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaoxuan Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fourmentin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.389093" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deguine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Petitprez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER19100603" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengjiao Shen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudia Akil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong-Nguyen Ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z7PW3QL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02335571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongming Yi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.03.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38FZVHZR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04290059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengzhong Dong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirong Zhang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengshuai Sun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Xia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.07.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLTZGLKN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728945v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Maamary" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s16020224" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixiong Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Wysocki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Coq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Kerstel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Gao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. T. Kerstel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162818v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chimot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mangeney" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crozat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.14.001856" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019577v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. D&#252;rr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.G. Limberger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Salath&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1762990" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019575v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Przygodzki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Bychkov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Tassou-Ere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019473v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Delbarre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(03)01282-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RHDR9Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Hidayat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.40.003506" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00250812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Canon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legoubin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fertein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernage" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19917139" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9E02EC1D9F31F8C9C89505E3A56A8EC476CD9C4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lauraguais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Semenov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2018.JM4A.3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294766v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02418751v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crumeyrolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ee.2018.et3a.3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Sigrist" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294797v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jeseck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Veng Te" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tu Tan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.JT2A.20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294751v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2018.JTu4A.7" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04294760v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/3D.2018.JW4A.2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026187v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cousin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plus" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boucher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247428v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2006.368416" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020452v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bigourd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04186576v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferdinand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Magne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marty" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rougeault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.198636" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775099v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijin Shang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fayad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12176" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906023v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Solaiman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Al Mawla" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04513181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375479v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPP.2001.BThC24" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>