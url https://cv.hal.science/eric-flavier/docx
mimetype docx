--- v0 (2026-04-15)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Flavier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric FLAVIER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l'activité et apports pour la formation : la focale du/des collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1119621ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration interprofessionnelle entre éducateurs spécialisés et enseignants du premier degré pour la réussite scolaire dans le système éducatif français des enfants placés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Frithmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gavens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Euro-méditerranéenne de l’Éducation et de la Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité des personnels de direction à l’épreuve de la continuité pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.055.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation corporelle et décrochage scolaire : une problématique oubliée dans les innovations de la revue EP.S et les discours officiels (1981-2020) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero-Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práxis Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5212/PraxEduc.v.18.21602.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de deux études empiriques à la conceptualisation du “collectif”. De quel collectif parle‑t‑on et comment saisir son activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité d’enseignement aux prismes de la psychanalyse et de la clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cattarin-Muckensturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.203-209. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2022.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide professionnelle individualisée, un dispositif local pour prévenir le décrochage professionnel des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Demogeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pratiques musicales collectives à vocation sociale : un état de la recherche, 7 (47), pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide professionnelle individualisée, un dispositif local pour prévenir le décrochage professionnel des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Demogeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.121-135. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14il5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention-recherche comme action engagée pour développer l’activité des pilotes d’Espaces d’Analyse du Travail en établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.312-334. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088806ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03740418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transition an (adult) problem? – experiences of autistic students during the transition from primary to secondary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.368-379. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-3802.12574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 55 (1), pp.17-55. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.055.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the primary-secondary school transition from French students with Autism Spectrum Disorder and their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Special Needs Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08856257.2019.1643145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité enseignante dans le débat en classe : une étude de cas en EMC pour faire émerger le milieu de vie de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.6913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the primary-secondary school transition from French students with Autism Spectrum Disorder and their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Special Needs Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08856257.2019.1643145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ruptures éducatives et cloisonnements pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandoss Ben Abid-Zarrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.059.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche du décrochage scolaire selon les théories culturalistes de l’activité. Bénéfices et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise virtuelle, un projet de classe innovant pour rapprocher enseignants et élèves : une ressource au service de l’accrochage scolaire des élèves en difficulté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 25, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives individuelles au coeur des dispositifs collectifs locaux de prévention du décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.175-190. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dse.864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien d’auto-confrontation : la prise en compte du point de vue de l’élève pour développer l’activité en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.96-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et besoins de formation des enseignants du second degré concernant les Troubles du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2024/1 (65), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.065.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité professionnelle des enseignants en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2012.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 501, pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les enseignants lèvent le doigt : le façonnage de l'identité professionnelle des professeurs des écoles débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 34 (2), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.034.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservice teacher’s greater power to act in the classroom: analysis of the circumstances for professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.465-482. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02619768.2011.587117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservice teacher's greater power to act in the classroom: analysis of the circumstances for professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.465-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher training by alternating classroom work and work analysis: from the perspective of a social conception of meaning and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (6), pp.653-667. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13540600903356977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Training by Alternating Classroom Work and Work Analysis: From the Perspective of a Social Conception of Meaning and Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (6), pp.653--667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of collaborative mentoring on the articulation of training and classroom situations: A case study in the French school system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.550-563. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tate.2007.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How second-grade students internalize rules during teacher-student transactions: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1348/000709907X264141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de l’activité de l’enseignant et des élèves pour résoudre un problème de mathématiques à l’école primaire : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Durny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2), pp.471-489. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/012765ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture en action des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/007150ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture en action des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/007150ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undisciplined Actions and Teacher&ntilde;Student Transactions During two Physical Education Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mèard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Euzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (2), pp.99-117. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336X020082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meaning and Organization of Physical Education Teachers’ Actions during Conflict with Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1), pp.20-38. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.22.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention-recherche comme « riposte »au risque de démission des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l’ACFAS. Université de Sherbrooke et Université Bishop’s, Québec, Canada, 3-4 mai 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en recherche : l’expérience vécue mise à l’épreuve dans les dialogues entre chercheurs et enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation du CRIFP : enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Développement professionnel et sérénité au travail : Créer un collectif et trouver des ressources? », pratiques, activités : Espaces et objets de recherche en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Muckensturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales Francophones pour la construction d’un Lien International en Éducation FRANCOPho-L.I.E. doc’, Lille 27 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du dispositif d’Aide Professionnelle Individualisée: comment soutenir l’enseignant novice en difficulté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Demogeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Vie scientifique et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des &amp;quot; enseignants- pilotes &amp;quot; : vers une nouvelle professionnalité du métier enseignant au service de la réussite des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en Education. Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'initiative individuelle des professionnels devient la pierre angulaire des dispositifs collectifs locaux de lutte contre le décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en Education. Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation de l'activité de l'enseignant et des élèves pour résoudre un problème de mathématiques à l'école primaire : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Durny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les processus de conceptualisation en débat Hommage à Gérard Vergnaud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.471-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte de l’expérience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARIS « L'intervention dans le domaine des APS : compétences en mutation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre au décrochage scolaire. Expériences de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la communauté d’apprentissage professionnelle au prisme de l’analyse de l’activité pour former aux pratiques inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean- Perez; Géraldine Suau; Marie- Gremmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et formation aux pratiques inclusives: Tensions entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.155-166, 2024, 9782384510856. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510856/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour répondre au décrochage scolaire: Visées théorique et développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Flavier, Sylvie Moussay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour répondre au décrochage scolaire. Expériences de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.197-205, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre enjeux individuels et collectifs : repenser le développement du pouvoir d’agir des professionnels dans les dispositifs d’éducation et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Strasbourg, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03616705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Flavier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric FLAVIER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l'activité et apports pour la formation : la focale du/des collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1119621ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration interprofessionnelle entre éducateurs spécialisés et enseignants du premier degré pour la réussite scolaire dans le système éducatif français des enfants placés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Frithmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gavens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Euro-méditerranéenne de l’Éducation et de la Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de deux études empiriques à la conceptualisation du “collectif”. De quel collectif parle‑t‑on et comment saisir son activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation corporelle et décrochage scolaire : une problématique oubliée dans les innovations de la revue EP.S et les discours officiels (1981-2020) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero-Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práxis Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5212/PraxEduc.v.18.21602.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité des personnels de direction à l’épreuve de la continuité pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.055.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité d’enseignement aux prismes de la psychanalyse et de la clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cattarin-Muckensturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.203-209. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2022.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide professionnelle individualisée, un dispositif local pour prévenir le décrochage professionnel des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Demogeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pratiques musicales collectives à vocation sociale : un état de la recherche, 7 (47), pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide professionnelle individualisée, un dispositif local pour prévenir le décrochage professionnel des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Demogeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.121-135. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14il5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention-recherche comme action engagée pour développer l’activité des pilotes d’Espaces d’Analyse du Travail en établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.312-334. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088806ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03740418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transition an (adult) problem? – experiences of autistic students during the transition from primary to secondary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.368-379. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-3802.12574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 55 (1), pp.17-55. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.055.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the primary-secondary school transition from French students with Autism Spectrum Disorder and their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Special Needs Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08856257.2019.1643145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité enseignante dans le débat en classe : une étude de cas en EMC pour faire émerger le milieu de vie de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.6913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the primary-secondary school transition from French students with Autism Spectrum Disorder and their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Special Needs Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08856257.2019.1643145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ruptures éducatives et cloisonnements pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandoss Ben Abid-Zarrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.059.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche du décrochage scolaire selon les théories culturalistes de l’activité. Bénéfices et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise virtuelle, un projet de classe innovant pour rapprocher enseignants et élèves : une ressource au service de l’accrochage scolaire des élèves en difficulté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 25, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives individuelles au coeur des dispositifs collectifs locaux de prévention du décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.175-190. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dse.864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien d’auto-confrontation : la prise en compte du point de vue de l’élève pour développer l’activité en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.96-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et besoins de formation des enseignants du second degré concernant les Troubles du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2024/1 (65), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.065.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité professionnelle des enseignants en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2012.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 501, pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les enseignants lèvent le doigt : le façonnage de l'identité professionnelle des professeurs des écoles débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 34 (2), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.034.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservice teacher’s greater power to act in the classroom: analysis of the circumstances for professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.465-482. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02619768.2011.587117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservice teacher's greater power to act in the classroom: analysis of the circumstances for professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.465-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Training by Alternating Classroom Work and Work Analysis: From the Perspective of a Social Conception of Meaning and Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (6), pp.653--667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher training by alternating classroom work and work analysis: from the perspective of a social conception of meaning and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (6), pp.653-667. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13540600903356977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How second-grade students internalize rules during teacher-student transactions: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1348/000709907X264141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of collaborative mentoring on the articulation of training and classroom situations: A case study in the French school system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.550-563. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tate.2007.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de l’activité de l’enseignant et des élèves pour résoudre un problème de mathématiques à l’école primaire : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Durny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2), pp.471-489. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/012765ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture en action des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/007150ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture en action des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/007150ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undisciplined Actions and Teacher&ntilde;Student Transactions During two Physical Education Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mèard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Euzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (2), pp.99-117. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336X020082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meaning and Organization of Physical Education Teachers’ Actions during Conflict with Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1), pp.20-38. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.22.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en recherche : l’expérience vécue mise à l’épreuve dans les dialogues entre chercheurs et enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation du CRIFP : enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention-recherche comme « riposte »au risque de démission des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l’ACFAS. Université de Sherbrooke et Université Bishop’s, Québec, Canada, 3-4 mai 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Développement professionnel et sérénité au travail : Créer un collectif et trouver des ressources? », pratiques, activités : Espaces et objets de recherche en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Muckensturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales Francophones pour la construction d’un Lien International en Éducation FRANCOPho-L.I.E. doc’, Lille 27 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du dispositif d’Aide Professionnelle Individualisée: comment soutenir l’enseignant novice en difficulté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Demogeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Vie scientifique et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des &amp;quot; enseignants- pilotes &amp;quot; : vers une nouvelle professionnalité du métier enseignant au service de la réussite des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en Education. Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'initiative individuelle des professionnels devient la pierre angulaire des dispositifs collectifs locaux de lutte contre le décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en Education. Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation de l'activité de l'enseignant et des élèves pour résoudre un problème de mathématiques à l'école primaire : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Durny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les processus de conceptualisation en débat Hommage à Gérard Vergnaud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.471-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte de l’expérience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARIS « L'intervention dans le domaine des APS : compétences en mutation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre au décrochage scolaire. Expériences de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la communauté d’apprentissage professionnelle au prisme de l’analyse de l’activité pour former aux pratiques inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean- Perez; Géraldine Suau; Marie- Gremmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et formation aux pratiques inclusives: Tensions entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.155-166, 2024, 9782384510856. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510856/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour répondre au décrochage scolaire: Visées théorique et développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Flavier, Sylvie Moussay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour répondre au décrochage scolaire. Expériences de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.197-205, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre enjeux individuels et collectifs : repenser le développement du pouvoir d’agir des professionnels dans les dispositifs d’éducation et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Strasbourg, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03616705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Flavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119621ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Frithmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138402v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0076" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050131v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero-Julia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5212/PraxEduc.v.18.21602.022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cattarin-Muckensturm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Flavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.10.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Demogeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14il5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088806ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Richter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2019.1643145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6913" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoss Ben Abid-Zarrouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1724" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.034.0195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Zimmermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619768.2011.587117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214759v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13540600903356977" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232364v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fano Bertone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2007.09.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKZSDQJX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/000709907X264141" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJBC6W46-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012765ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007150ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#232;ard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Euzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X020082001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-Q6Z0GZMM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.22.1.20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718636v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Muckensturm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demogeot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goulet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856/13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03616705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Flavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119621ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Frithmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero-Julia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5212/PraxEduc.v.18.21602.022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cattarin-Muckensturm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Flavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.10.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Demogeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14il5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088806ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Richter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2019.1643145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6913" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoss Ben Abid-Zarrouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1724" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.034.0195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Zimmermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619768.2011.587117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13540600903356977" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/000709907X264141" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJBC6W46-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fano Bertone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2007.09.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKZSDQJX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012765ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007150ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#232;ard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Euzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X020082001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-Q6Z0GZMM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.22.1.20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718636v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Muckensturm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demogeot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goulet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856/13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03616705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>