--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Flavier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric FLAVIER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l'activité et apports pour la formation : la focale du/des collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1119621ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration interprofessionnelle entre éducateurs spécialisés et enseignants du premier degré pour la réussite scolaire dans le système éducatif français des enfants placés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Frithmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gavens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Euro-méditerranéenne de l’Éducation et de la Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de deux études empiriques à la conceptualisation du “collectif”. De quel collectif parle‑t‑on et comment saisir son activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation corporelle et décrochage scolaire : une problématique oubliée dans les innovations de la revue EP.S et les discours officiels (1981-2020) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero-Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práxis Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5212/PraxEduc.v.18.21602.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité des personnels de direction à l’épreuve de la continuité pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.055.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité d’enseignement aux prismes de la psychanalyse et de la clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cattarin-Muckensturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.203-209. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2022.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide professionnelle individualisée, un dispositif local pour prévenir le décrochage professionnel des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Demogeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pratiques musicales collectives à vocation sociale : un état de la recherche, 7 (47), pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide professionnelle individualisée, un dispositif local pour prévenir le décrochage professionnel des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Demogeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.121-135. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14il5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention-recherche comme action engagée pour développer l’activité des pilotes d’Espaces d’Analyse du Travail en établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.312-334. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088806ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03740418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transition an (adult) problem? – experiences of autistic students during the transition from primary to secondary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.368-379. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-3802.12574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 55 (1), pp.17-55. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.055.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the primary-secondary school transition from French students with Autism Spectrum Disorder and their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Special Needs Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08856257.2019.1643145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité enseignante dans le débat en classe : une étude de cas en EMC pour faire émerger le milieu de vie de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.6913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the primary-secondary school transition from French students with Autism Spectrum Disorder and their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Special Needs Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08856257.2019.1643145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ruptures éducatives et cloisonnements pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandoss Ben Abid-Zarrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.059.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche du décrochage scolaire selon les théories culturalistes de l’activité. Bénéfices et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise virtuelle, un projet de classe innovant pour rapprocher enseignants et élèves : une ressource au service de l’accrochage scolaire des élèves en difficulté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 25, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives individuelles au coeur des dispositifs collectifs locaux de prévention du décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.175-190. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dse.864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien d’auto-confrontation : la prise en compte du point de vue de l’élève pour développer l’activité en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.96-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et besoins de formation des enseignants du second degré concernant les Troubles du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2024/1 (65), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.065.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité professionnelle des enseignants en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2012.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 501, pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les enseignants lèvent le doigt : le façonnage de l'identité professionnelle des professeurs des écoles débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 34 (2), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.034.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservice teacher’s greater power to act in the classroom: analysis of the circumstances for professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.465-482. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02619768.2011.587117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservice teacher's greater power to act in the classroom: analysis of the circumstances for professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.465-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Training by Alternating Classroom Work and Work Analysis: From the Perspective of a Social Conception of Meaning and Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (6), pp.653--667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher training by alternating classroom work and work analysis: from the perspective of a social conception of meaning and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (6), pp.653-667. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13540600903356977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How second-grade students internalize rules during teacher-student transactions: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1348/000709907X264141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of collaborative mentoring on the articulation of training and classroom situations: A case study in the French school system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.550-563. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tate.2007.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de l’activité de l’enseignant et des élèves pour résoudre un problème de mathématiques à l’école primaire : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Durny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2), pp.471-489. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/012765ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture en action des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/007150ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture en action des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/007150ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undisciplined Actions and Teacher&ntilde;Student Transactions During two Physical Education Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mèard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Euzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (2), pp.99-117. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336X020082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meaning and Organization of Physical Education Teachers’ Actions during Conflict with Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1), pp.20-38. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.22.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en recherche : l’expérience vécue mise à l’épreuve dans les dialogues entre chercheurs et enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation du CRIFP : enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention-recherche comme « riposte »au risque de démission des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l’ACFAS. Université de Sherbrooke et Université Bishop’s, Québec, Canada, 3-4 mai 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Développement professionnel et sérénité au travail : Créer un collectif et trouver des ressources? », pratiques, activités : Espaces et objets de recherche en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Muckensturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales Francophones pour la construction d’un Lien International en Éducation FRANCOPho-L.I.E. doc’, Lille 27 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du dispositif d’Aide Professionnelle Individualisée: comment soutenir l’enseignant novice en difficulté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Demogeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Vie scientifique et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des &amp;quot; enseignants- pilotes &amp;quot; : vers une nouvelle professionnalité du métier enseignant au service de la réussite des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en Education. Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'initiative individuelle des professionnels devient la pierre angulaire des dispositifs collectifs locaux de lutte contre le décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en Education. Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation de l'activité de l'enseignant et des élèves pour résoudre un problème de mathématiques à l'école primaire : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Durny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les processus de conceptualisation en débat Hommage à Gérard Vergnaud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.471-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte de l’expérience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARIS « L'intervention dans le domaine des APS : compétences en mutation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre au décrochage scolaire. Expériences de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la communauté d’apprentissage professionnelle au prisme de l’analyse de l’activité pour former aux pratiques inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean- Perez; Géraldine Suau; Marie- Gremmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et formation aux pratiques inclusives: Tensions entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.155-166, 2024, 9782384510856. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510856/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour répondre au décrochage scolaire: Visées théorique et développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Flavier, Sylvie Moussay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour répondre au décrochage scolaire. Expériences de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.197-205, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre enjeux individuels et collectifs : repenser le développement du pouvoir d’agir des professionnels dans les dispositifs d’éducation et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Strasbourg, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03616705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Flavier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Eric FLAVIER</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l'activité et apports pour la formation : la focale du/des collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Phronesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (4), pp.9-12. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1119621ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration interprofessionnelle entre éducateurs spécialisés et enseignants du premier degré pour la réussite scolaire dans le système éducatif français des enfants placés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Frithmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gavens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Euro-méditerranéenne de l’Éducation et de la Formation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation corporelle et décrochage scolaire : une problématique oubliée dans les innovations de la revue EP.S et les discours officiels (1981-2020) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gandrieau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Llena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caballero-Julia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práxis Educativa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5212/PraxEduc.v.18.21602.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de deux études empiriques à la conceptualisation du “collectif”. De quel collectif parle‑t‑on et comment saisir son activité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.8035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité des personnels de direction à l’épreuve de la continuité pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Plateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (1), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.055.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité d’enseignement aux prismes de la psychanalyse et de la clinique de l’activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cattarin-Muckensturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Metz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.203-209. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.inan.2022.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide professionnelle individualisée, un dispositif local pour prévenir le décrochage professionnel des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Demogeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pratiques musicales collectives à vocation sociale : un état de la recherche, 7 (47), pp.121-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide professionnelle individualisée, un dispositif local pour prévenir le décrochage professionnel des enseignants novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Demogeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47, pp.121-135. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14il5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une intervention-recherche comme action engagée pour développer l’activité des pilotes d’Espaces d’Analyse du Travail en établissement scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches Qualitatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.312-334. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1088806ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03740418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is transition an (adult) problem? – experiences of autistic students during the transition from primary to secondary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Special Educational Needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.368-379. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1471-3802.12574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vidéoformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 55 (1), pp.17-55. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/savo.055.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the primary-secondary school transition from French students with Autism Spectrum Disorder and their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Special Needs Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (2), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08856257.2019.1643145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03196606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La professionnalité enseignante dans le débat en classe : une étude de cas en EMC pour faire émerger le milieu de vie de l’élève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Denny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/edso.6913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions on the primary-secondary school transition from French students with Autism Spectrum Disorder and their parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechthild Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Popa-Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Special Needs Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2), pp.171-187. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08856257.2019.1643145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre ruptures éducatives et cloisonnements pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandoss Ben Abid-Zarrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.27-39. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spir.059.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche du décrochage scolaire selon les théories culturalistes de l’activité. Bénéfices et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/activites.2781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02435553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise virtuelle, un projet de classe innovant pour rapprocher enseignants et élèves : une ressource au service de l’accrochage scolaire des élèves en difficulté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, N° 25, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.1906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des pratiques d’observation et d’évaluation en classe : vers une prise en compte de l’activité réelle, de la signification et du contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Boizumault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Chabauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l'EPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.253-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives individuelles au coeur des dispositifs collectifs locaux de prévention du décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33, pp.175-190. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dse.864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entretien d’auto-confrontation : la prise en compte du point de vue de l’élève pour développer l’activité en classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue canadienne de l’éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 37 (1), pp.96-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances et besoins de formation des enseignants du second degré concernant les Troubles du spectre de l'autisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2024/1 (65), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nras.065.0095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identité professionnelle des enseignants en formation initiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (1), pp.35-50. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spira.2012.1724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Pedagogiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 501, pp.52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les enseignants lèvent le doigt : le façonnage de l'identité professionnelle des professeurs des écoles débutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 34 (2), pp.195-210. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdle.034.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservice teacher’s greater power to act in the classroom: analysis of the circumstances for professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.465-482. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02619768.2011.587117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservice teacher's greater power to act in the classroom: analysis of the circumstances for professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.465-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher Training by Alternating Classroom Work and Work Analysis: From the Perspective of a Social Conception of Meaning and Action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chalies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (6), pp.653--667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher training by alternating classroom work and work analysis: from the perspective of a social conception of meaning and action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers and Teaching: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15 (6), pp.653-667. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13540600903356977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of collaborative mentoring on the articulation of training and classroom situations: A case study in the French school system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chaliès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéfano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching and Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (3), pp.550-563. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tate.2007.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How second-grade students internalize rules during teacher-student transactions: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78 (3), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1348/000709907X264141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’articulation de l’activité de l’enseignant et des élèves pour résoudre un problème de mathématiques à l’école primaire : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Durny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2), pp.471-489. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/012765ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture en action des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/007150ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture en action des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (1), pp.83-103. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/007150ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Undisciplined Actions and Teacher&ntilde;Student Transactions During two Physical Education Lessons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mèard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Euzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Education Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (2), pp.99-117. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1356336X020082001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meaning and Organization of Physical Education Teachers’ Actions during Conflict with Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Bertone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Teaching in Physical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (1), pp.20-38. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jtpe.22.1.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention-recherche comme « riposte »au risque de démission des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">88ème congrès de l’ACFAS. Université de Sherbrooke et Université Bishop’s, Québec, Canada, 3-4 mai 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention en recherche : l’expérience vécue mise à l’épreuve dans les dialogues entre chercheurs et enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque international en éducation du CRIFP : enjeux actuels et futurs de la formation et de la profession enseignante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Développement professionnel et sérénité au travail : Créer un collectif et trouver des ressources? », pratiques, activités : Espaces et objets de recherche en éducation et formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Muckensturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres doctorales Francophones pour la construction d’un Lien International en Éducation FRANCOPho-L.I.E. doc’, Lille 27 novembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du dispositif d’Aide Professionnelle Individualisée: comment soutenir l’enseignant novice en difficulté ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Demogeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Vie scientifique et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'activité des &amp;quot; enseignants- pilotes &amp;quot; : vers une nouvelle professionnalité du métier enseignant au service de la réussite des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en Education. Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'initiative individuelle des professionnels devient la pierre angulaire des dispositifs collectifs locaux de lutte contre le décrochage scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Méard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en Education. Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation de l'activité de l'enseignant et des élèves pour résoudre un problème de mathématiques à l'école primaire : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veyrunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Durny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les processus de conceptualisation en débat Hommage à Gérard Vergnaud"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.471-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00008094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment rendre compte de l’expérience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ARIS « L'intervention dans le domaine des APS : compétences en mutation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répondre au décrochage scolaire. Expériences de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la communauté d’apprentissage professionnelle au prisme de l’analyse de l’activité pour former aux pratiques inclusives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean- Perez; Géraldine Suau; Marie- Gremmo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et formation aux pratiques inclusives: Tensions entre reproduction et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de l'Université de Lorraine, pp.155-166, 2024, 9782384510856. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62688/edul/b9782384510856/13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour répondre au décrochage scolaire: Visées théorique et développementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Moussay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Flavier, Sylvie Moussay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour répondre au décrochage scolaire. Expériences de terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.197-205, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre enjeux individuels et collectifs : repenser le développement du pouvoir d’agir des professionnels dans les dispositifs d’éducation et de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Flavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Education. Université de Strasbourg, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03616705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Flavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119621ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Frithmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050131v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero-Julia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5212/PraxEduc.v.18.21602.022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cattarin-Muckensturm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Flavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.10.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Demogeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14il5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088806ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Richter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2019.1643145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6913" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoss Ben Abid-Zarrouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1724" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.034.0195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Zimmermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619768.2011.587117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13540600903356977" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/000709907X264141" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJBC6W46-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fano Bertone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2007.09.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKZSDQJX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012765ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803997v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007150ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#232;ard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Euzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X020082001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-Q6Z0GZMM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.22.1.20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218887v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718636v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Muckensturm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demogeot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goulet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856/13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03616705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04762610v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Flavier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119621ar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091672v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Frithmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gavens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050131v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gandrieau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Llena" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caballero-Julia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5212/PraxEduc.v.18.21602.022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.8035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138402v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Denny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.055.0076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214186v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cattarin-Muckensturm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Flavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Metz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2022.10.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188367v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Zimmermann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Demogeot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Metz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14il5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03740418v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088806ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Richter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1471-3802.12574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.055.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Popa-Roch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08856257.2019.1643145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.6913" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05518983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191680v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoss Ben Abid-Zarrouk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.059.0027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#233;ard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2781" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1906" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02130615v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boizumault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chabauty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345912v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dse.864" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070564v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.065.0095" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spira.2012.1724" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214743v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.034.0195" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Zimmermann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02619768.2011.587117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01232364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13540600903356977" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214768v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fano Bertone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tate.2007.09.010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKZSDQJX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214765v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1348/000709907X264141" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJBC6W46-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Durny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012765ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214805v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007150ar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques M&#232;ard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Euzet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1356336X020082001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-Q6Z0GZMM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Hauw" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jtpe.22.1.20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718636v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Muckensturm" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05222373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Demogeot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008094v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628165v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075014v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goulet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62688/edul/b9782384510856/13" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074643v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03616705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>