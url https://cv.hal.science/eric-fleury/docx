--- v2 (2026-04-24)
+++ v3 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Fleury </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">List of publication from 2008</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-020-00237-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Clinical Staff Behaviors in an Operating Room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pissard-Gibollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (10), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19102287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02135226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-altering time scales for aggregation of dynamic networks into series of graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide dependent wear mechanisms of titanium against a steel counterface: Influence of SMAT nanostructured surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 430-431, pp.245-255. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link stream of contacts in a whole hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Boëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (59), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-018-0535-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of the Elastic Properties of the CoCrFeMnNi High Entropy Alloy Deformed by Groove Cold Rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lohmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Zollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1337. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11081337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations and dynamics of consumption patterns in social-economic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-018-0486-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dynamic social contacts in a rehabilitation hospital: effect of wards, patient and staff characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Boëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1686. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-20008-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic correlations and stratification in social-communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2016.0598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution and its effects on cold rolling behavior in commercial pure titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.139-148. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiAspect Graphs: Algebraic Representation and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wehmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a10010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call detail records to characterize usages and mobility events of phone users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.43-53. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On MultiAspect graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wehmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 651, pp.50-61. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of DTN protocols to deliver SMS in dense mobile network: Empirical proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.173-182. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of AlSi10Mg casting alloys using directional solidification processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadoudja Ghedjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghir Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Benchiheub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaider Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Minerals, Metallurgy, and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (5), pp.509-515. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12613-015-1100-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interindividual Contacts and Carriage of Methicillin-Resistant Staphylococcus aureus: A Nested Case-Control Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulla Opatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ice.2015.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grain boundary engineering on the microstructure and mechanical properties of copper containing austenitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhasis Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Ik Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyam Suwas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 626, pp.175-185. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: The Largest IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Contact Data and the Dissemination of Staphylococcus aureus in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulla Opatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.e1004170. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting global bridges in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vespignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnv022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation on Graphs: An Isometric Shift Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (12), pp.2416 - 2420. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2015.2488279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the high temperature plasticity of a Cu-containing austenitic stainless steel through grain boundary strengthening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Min Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichiro Oh-Ishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Hono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 602, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature tensile and creep deformation of cross-weld specimens of weld joint between T92 martensitic and Super304H austenitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myung-Yeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suk-Chul Kwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Suk Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Kook Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yoo Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.161-168. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes, risk of infection and behaviours in the operating room (the ARIBO Project): a prospective, cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pissard-Gibollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grandbastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.e004274. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2013-004274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00916840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of group 5 elements on the formation and corrosion behavior of Ti-based BMG matrix composites reinforced by icosahedral quasicrystalline phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Rani Debnath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 612, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Co on the degradation of the hydrogen permeability of Ni-Nb-Zr amorphous membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta R. Debnath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Im Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yoo Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals and Materials International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.215-219. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12540-014-2004-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of hydrogen diffusivity through Pd-coated Ni-based amorphous metallic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Im Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yoo Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Su Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyeok Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 436, pp.195-201. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2013.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzziness and Overlapping Communities in Large-Scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre environnement s'est peuplé d'objets communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection "20 ans d'avancées et de perspectives en sciences du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in Self-organized Multihop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Séricola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les contacts entre soignants et patients au moyen de capteurs électroniques : le cas de la tuberculose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, S1, pp.33. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2011.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Bicycles in a City: A Signal Processing and Data Analysis Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rouquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.415-438. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219525911002950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00490325v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities detection and the analysis of their dynamics in collaborative networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2009.023965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and simulation of dynamic mobility networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (15), pp.2842-2858. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00327254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capnet : réseaux de capteurs et graphes d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur - Réseaux sans fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana4: a 2.5 Framework for Deploying Real Multi-hop Ad hoc and Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for minimum energy broadcast and sensing problems in sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (6), pp.405-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement ad hoc et mobilite IP : un etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.39-64. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.24.39-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Admistration Protocol (NAP) for IPv6 router auto-configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Internet Protocol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIPT.2005.008045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance and feasibility of multicast core selection heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Mckinley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (2), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Path-Based Multicasting in Wormhole-Routed Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (1), pp.26--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Theory for Deadlock Avoidance in Wormhole-Routed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (7), pp.626--638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci 2020 - Network Science Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction reconstruction methods for large-scale RFID social experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2019 - 5th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du (ne) négatif du français dans Twitter. Que peut apporter l’étude des données massives aux questions de sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILPR 2019 - XXIXe Congrès international de linguistique et de philologie romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic dependencies of linguistic patterns in Twitter: a multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18 - World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1125-1134, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178876.3186011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location, Occupation, and Semantics Based Socioeconomic Status Inference on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDMW 2018 - IEEE International Conference on Data Mining Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1192-1199, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW.2018.00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2018 - 4th Annual International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de données massives de contacts sociaux en école maternelle : validation éthologique de l’utilisation des capteurs de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional realisation of the French negative particle (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2017 - Conference on Complex Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASP: A Matlab Toolbox for Graph Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrikanth S Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.6574-6575, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.8005300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation: the social, the cognitive, and the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salzburg, Feb 2017, Salzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social interactions and language development at preschool: benefits from interdisciplinarity and big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nimègue, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2017 - 6th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional realization of the French negative particule (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLAVE 9 2017 - International Conference on Language Variation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How social, economic and demographic forces shape linguistic variation on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPLANG 2017 - Workshop Population effects on languages: Modelling population dynamics and language transmission from the perspective of language learning, contact and change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of hydrogen-deformation interactions on the recrystallization of β-21S titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Main</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.275-280, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Detail Records to Characterize Usages and Mobility Events of Phone Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic Correlations and Stratification in Social Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectal Characterization of Linguistics Variability on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Thibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Driven Approach to Network and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la densité des utilisateurs mobiles dans les grandes villes afin de délivrer des SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstexture of Ti-6Al-4V obtained by direct energy deposition (DED) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.1305-1310, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of University Admission on Freshmen' Egocentric Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jouaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Social Networks (EUSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of Ti-6Al-4V laser welds for airplane floor manufacturing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime El Kandaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Scandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Debreye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.1551-1556, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen-induced decomposition of Cu–Zr binary amorphous metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien O. Fadonougbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yoo Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soogyeong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheol-Hwee Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyeung-Ho Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ISMANAM International Symposium on Metastable, Amorphous and Nanostructured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.456-460, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.11.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces mobiles afin de caractériser les usages et la mobilité des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic correlations in communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complenet'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link prediction in the Twitter mention network: impacts of local structure and similarity of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Data Mining (ICDM) - DMHAA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW.2016.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic correlations in communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leo​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Social Networks (EUSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Benefit from the User Density in Large Cities for Delivering SMS Experimentations in Mexico City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks (PE-WASUN '15 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2810379.2810393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et sciences cognitives: l’individu, le collectif et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLORaL-PFC 2015 : la base de données Phonologie du Français Contemporain dans le champ phonologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux stationnaires sur graphe : étude d'un cas réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sms transmission using phone users density in big cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference on the Analysis of Mobile Phone Datasets (NetMob 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, MIT Media Lab, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analyses of Ti-6Al-4V samples made by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LRGP (Laboratoire Réactions et Génie des Procédés); LEM3 (Laboratoire d'Etudes des Microstructures et de Mécanique des Matériaux); LIBio (Laboratoire d'Ingénierie des Biomolécules); IJL (Institut Jean Lamour), Apr 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01513169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Altering Time Scales for Aggregation of Dynamic Networks into Series of Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on emerging Networking EXperiments and Technologies – CoNEXT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic correlations in communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference on the Analysis of Mobile Phone Datasets (NetMob 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, MIT Media Lab, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation dialectale de variabilité linguistique sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUAGE, COGNITION AND SOCIETY (AFLiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Asian School of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Benefit from the User Density in Large Cities for Delivering SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2016 -- RENCONTRES FRANCOPHONES SUR LA CONCEPTION DE PROTOCOLES, L’ÉVALUATION DE PERFORMANCE ET L’EXPÉRIMENTATION DES RÉSEAUX DE COMMUNICATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2810379.2810393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic correlations in communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SOCIAL SCIENCE (IC2S2 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying model for representing time-varying graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wehmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Data Science and Advanced Analytics. DSAA'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Learning for Graph to Signal Mapping: a Graph Signal Wiener Filter Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arashpreet Singh Mor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1115-1119, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942695v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du Signal sur Graphe : Interprétation en termes de Filtre de l'Apprentissage Semi-Supervisé sur Graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986152v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Contact Network Analysis in Hospital Wards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Complex Networks - CompleNet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function analysis through wavelets on dynamic contact graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS Satellite Contagion workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for Time-Varying Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wehmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporal and Dynamic Networks: From Data to Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphe de contacts et ondelettes : étude d'une diffusion bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for Time-Varying Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wehmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dynamic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Buenos Aeres, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Structure of Changes in Dynamic Contact Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Aspects of Social Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Friggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lambiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Social Computing (SocialCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantitative Theory of Social Cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Friggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Information in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, new york, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egomunities, Exploring Socially Cohesive Person-based Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Friggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci 2011 The International School and Conference on Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00597447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellows: Crowd-sourcing the evaluation of an overlapping community model based on the cohesion measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Friggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Information and Decision in Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00597446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés : Arrêtons de ne compter que les arêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Friggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SensLAB Very Large Scale Open Wireless Sensor Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International ICST Conference on Testbeds and Research Infrastructures for the Development of Networks and Communities (TridentCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks Emerging From Large Dynamic Databases: New Mathematical and Computational Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Matthieu Latapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERA-NET CHIST-ERA: From Data to New Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SensLAB as a First Class Scienti c Tool for Large Scale Wireless Sensor Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection with fuzzy community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASONAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SensLAB as a First Class Scientific Tool for Large Scale Wireless Sensor Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Roziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.147-159, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining time-dependent communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAWDN - Latin-American Workshop on Dynamic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECIN - Facultad de Ingeniería (U.B.A.) - I.T.B.A., Nov 2010, Buenos Aires, Argentina. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Parameters for Measuring Exposure to Diffusion in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAWDN - Latin-American Workshop on Dynamic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECIN - Facultad de Ingeniería (U.B.A.) - I.T.B.A., Nov 2010, Buenos Aires, Argentina. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Overlapping Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Qinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop, CompleNet 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rio de Janeiro, Brazil. pp.176-186, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25501-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Dynamic of Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Inspired Models of Network, Information, and Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Avignon, France. pp.130-139, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12808-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00475969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting overlapping communities in graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems 2009 (ECCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of dynamic movements of Vélo'v, Lyon's shared bicycle program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00408150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Analysis of the Live E! Sensor Network: Spatial-Temporal Correlations and Efficient Data Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideya Ochiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Esaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 3rd International Workshop on Practical Applications of Sensor Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live E! Sensor Network: Correlations in Time and Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Esaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wireless sensor network to measure the health care workers exposure to tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop and Conference on Complex Networks and their Applications (NetSci 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00385398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route in Mobile WSN and Get Self-Deployment for Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE/ACM International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marina del Rey, CA, United States. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02085-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and simulation of dynamic mobility networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics on and of Complex Networks – II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Identify Characteristics of the Dynamic of Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM ASIAN INTERNET ENGINEERING CONFERENCE (AINTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Frequency Optimisation for Power Saving in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Picu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Real-Time and Embedded Technology and Applications Symposium (RTAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Technical Committee on Real-Time Systems, Apr 2008, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology-Transparent Duty Cycling for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed policy scheduling for wireless sensor networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual IEEE Conference on Computer Communications IEEE INFOCOM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone-based Scheduling for Data Dissemination in Wireless Sensor Networks with Mobile Sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth ACM SIGACT-SIGOPS International Workshop on Foundations of Mobile Computing (DIALM-POMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Dynamic Sensor Networks: Power Law Then What?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on COMmunication Systems softWAre and middlewaRE (COMSWARE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: Gossip-based Code Propagation for Large-scale Mobile Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys 2007, Second conference of the European Chapter of ACM SIGOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chapter of ACM SIGOPS, Mar 2007, Lisboa/Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldsens: a fast and accurate development framework for sensor network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing (SAC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2007, Seoul, South Korea. pp.222-226, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1244002.1244059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: gossip-based code propagation for large-scale mobile wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Autonomic Computing and Communication Systems (Autonomics 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Roma, Italy. pp.11, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1365562.1365577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities detection and analysis of their dynamics in collaborative networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Virtual Communities: From Connectivity to Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the NAP protocol for IPv6 router auto-configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCOMM 2007 Workshop "IPv6 and the Future of the Internet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldsens: Embedded Sensor Network Application Development and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual IEEE Conference on Computer Communications IEEE INFOCOM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbor Discovery Analysis in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IRAMUS Workshop on radio interfaces for WSN and MANET networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Val Thorens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Clustering Based Data Diffusion Protocol In Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNext 2007 - Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting neighbor discovery with interferences consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM international workshop on Performance Evaluation of Wireless Ad hoc, Sensor and Ubiquitous Networks (PEWASUN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2006, Terromolinos, Spain. pp.74-81, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1163610.1163623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WorldSens: system tools for embedded sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil. pp.4, WIP Session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy aware unicast geographic routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spatial Stochastic Models for Wireless Networks (Spaswin 2006), in conjunction with WiOpt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Boston, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de convergence dans les réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8emes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbor discovery analysis in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Emerging Networking Experiments And Technologies (CoNext 2006), Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2006, Lisboa, Portugal. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1368436.1368470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of worldsens: a fast prototyping and performance evaluation of wireless sensor network applications & protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mobile Ad Hoc Networking &amp; Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.131 - 133, Posters and demos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-stabilisation dans les réseaux ad hoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and Upper Bounds for Minimum Energy Broadcast and Sensing Problems in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Parallel and Distributed Systems (ICPADS 2005), Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Fukuoka, Japan. pp.88-92, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2005.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Addressing Scheme and Self-configuration for Multi-hops Wireless Ad Hoc Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jelger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Networking (ICOIN 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Jeju, South Korea. pp.489-498, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b105584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la sélection des MPR dans OLSR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of ana4 : An implementation of a 2.5 framework for deploying real multi-hop ad hoc and mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICPS Workshop on Multi-hop Ad Hoc Networks: from theory to reality (REALMAN 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No administration protocol (NAP) for IPv6 router auto-configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Advanced Information Networking and Applications (AINA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2005, Taipei, Taiwan. pp.801 - 806, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2005.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation dans les réseaux ad hoc grandes échelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Batz sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage multicast dans les reseaux ad hoc : l'approche Jumbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Services liés à la mobilité et réseaux mobiles 3G - MS3G'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Lyon, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Study of a Service Covering Protocol in Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on Networks - ICON 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Bangkok, Thailand, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Distributed Mediator Based Service Location Protocol in Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM'01. IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Antonio, Texas, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of CORBA for Distributed and Grid Computing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Es-Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bhiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster Computing and the Grid - CC-GRId'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/ACM, 2001, Brisbane, Australia, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JUMBO : protocole de routage unicast dans les réseaux ad-hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ièmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications - ALGOTEL 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Rochelle, France. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeDLey: from Point-to-Point to Collective Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Es-Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing in Asia-Pacific Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Beijing, China, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du support IPv6 dans l'environnement de supervision de réseaux actif ANAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration et découverte de services dans les réseaux ad-hoc sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IP Next Generation Compliant Java ™ Virtual Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2000 - International Workshop on Java for Parallel &amp; Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Caromel, S. Chaumette, G. Fox, P. Graham, May 2000, Cancun, Mexico. pp.528-535, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45591-4_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCILAB to SCILAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Environments &amp; Tools for Parallel Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Faverges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPC: a new Message Passing library in Corba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Es-Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toronto, Canada, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de reconfiguration des tables de routage multipoints dans un arbre partagé avec migration du core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, none, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Multicast Core Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networks - ICON 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, none, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broadcast message passing protocol based on corba event service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Es-Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel &amp; Distributed Processing Techniques &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Las Vegas, Nevada, USA, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Metacomputing to Scilab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Control System Design - CACSd' 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Hawaï, USA, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision et contrôle dans les réseaux actifs : Une nécessité à la mise en oeuvre et au déploiement dans les réseaux de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Francophone sur la Gestion de Réseaux et Services - GRES'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Canada, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des communications pour le calcul M-SPMD dans un environnement CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Es-Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scilab//: User interactive application and high performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Grigori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third World Multiconference on Systemics, Cybernetics &amp; Informatics - SCI'99 &amp; Fifth International Conference on Information Systems Analysis &amp; Synthesis - ISAS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Orlando, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Medley in a CORBA environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Es-Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'99 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Toulouse, France, pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance & Feasibility of Multicast Core Selection Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Mckinley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conferenceon Computer Communications &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, none</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of optional realization of the French negative particle (ne) on Twitter: Is Sociolinguistics compatible with the Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optional realization of the French negative particle (ne) on Twitter: Space, status and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Structure in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dudavid Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complenet'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, geographical and linguistic structure of the French speaking Twitter community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Network Science (NetSci2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectal characterization of linguistics variability on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Twitter for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectal characterization of linguistics variability on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SOCIAL SCIENCE (ICCSS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridgeness: a novel centrality measure to detect global bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS 2014 – European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lucca, Italy. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphe de contacts et ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'Été ResCom 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, pp.364, 2009, Architecture, Applications, Service</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 12ème colloque francophone sur l'ingénierie des protocoles (CFIP 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleury, Eric and Kamoun, Farouk. Lavoisier, pp.416, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2000 : 2es rencontres francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA, 186 p, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepaid or Postpaid? That Is the Question: Novel Methods of Subscription Type Prediction in Mobile Phone Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Minnoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Based Big Data Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.165-181, 2018, Lecture Notes in Social Networks, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78196-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities in evolving networks: definitions, detection and analysis techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinna Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niloy Ganguly; Animesh Mukherjee; Bivas Mitra; Fernando Peruani; Monojit Choudhury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics On and Of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer, pp.159-200, 2013, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6729-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy community structure and modular overlaps in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zeki Erdem, Tansel Özyer, Suheil Khoury and Jon Rokne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Mining Social Networks and Security Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Activities in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Misra, Sudip; Woungang, Isaac; Misra, Subhas Chandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Wireless Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.707, 2009, Computer Communications and Networks, 978-1-84882-217-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes : vocabulaire et notions classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fleury, David Simplot Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermess, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen M. Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fleury, David Simplot Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hiérarchique des serveurs de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Baude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcul réparti à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Paris, pp.23, 2002, 2-7462-0472-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures pour le multimédia : ALF et les réseaux actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W; Dabbous. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sytèmes multimédia communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Global Bridges in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vespignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : SensLAB/FIT ‐ Very Large Scale Open Wireless Sensor Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saint-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SensLAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Trojani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Bird, comprendre les infections nosocomiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramer Marianne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Network Encapsulation Protocol (ANEP) Extension for IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepaid or Postpaid? That is the question. Novel Methods of Subscription Type Prediction in Mobile Phone Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Minnoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing evolutions in dynamical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyLNet – Language Dynamics, Linguistic Learning, and Sociability at Preschool: Benefits of Wireless Proximity Sensors in Collecting Big Data (https://dylnet.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and Stationarity for Graph Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8719, École Normale Supérieure de Lyon; Inria Rhône-Alpes; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Model for Representing Time-Varying Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wehmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8466, INRIA. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding cohesive communities with C³</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Friggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7947, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route in Mobile WSN and Get Self-Deployment for Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6819, INRIA. 2009, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00357240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: Gossip-based Code Propagation for Large-scale Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6251, INRIA. 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00165232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Frequency Optimisation for Power Saving in WSNs: Finding Optimum Hardware Timers Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Picu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] RR-6290, INRIA. 2007, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172015v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate Address Detection in Wireless Ad Hoc Networks Using Wireless Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5841, INRIA. 2006, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence speed of a link-state protocol for IPv6 router autoconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5701, INRIA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and Upper Bounds for Minimum Energy Broadcast and Sensing Problems in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5072, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal positioning of active and passive monitoring devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5273, INRIA. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organization in Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5328, INRIA. 2004, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Multicast Trees in Adhoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4416, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananas : A New Adhoc Network Architectural Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4354, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCILAB to SCILAB// - The Ouragan Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2001-24, LIP - ENS Lyon. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCILAB to SCILAB// - The Ouragan Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Quinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4203, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux programmables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Fleury </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">List of publication from 2008</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Data Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjds/s13688-020-00237-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Clinical Staff Behaviors in an Operating Room</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pissard-Gibollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lucet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (10), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19102287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02135226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxide dependent wear mechanisms of titanium against a steel counterface: Influence of SMAT nanostructured surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 430-431, pp.245-255. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2019.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-altering time scales for aggregation of dynamic networks into series of graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148, pp.108-119. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2018.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of the Elastic Properties of the CoCrFeMnNi High Entropy Alloy Deformed by Groove Cold Rolling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lohmuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Zollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (8), pp.1337. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma11081337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link stream of contacts in a whole hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Boëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (59), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-018-0535-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations and dynamics of consumption patterns in social-economic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Analysis and Mining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13278-018-0486-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring dynamic social contacts in a rehabilitation hospital: effect of wards, patient and staff characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Boëlle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.1686. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-20008-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01696186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic correlations and stratification in social-communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2016.0598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen evolution and its effects on cold rolling behavior in commercial pure titanium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.139-148. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2016.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultiAspect Graphs: Algebraic Representation and Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wehmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/a10010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call detail records to characterize usages and mobility events of phone users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.43-53. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comcom.2016.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On MultiAspect graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wehmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 651, pp.50-61. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2016.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of DTN protocols to deliver SMS in dense mobile network: Empirical proofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52, pp.173-182. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interindividual Contacts and Carriage of Methicillin-Resistant Staphylococcus aureus: A Nested Case-Control Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulla Opatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Herrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ice.2015.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of AlSi10Mg casting alloys using directional solidification processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadoudja Ghedjati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghir Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Benchiheub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaider Bouacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Minerals, Metallurgy, and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (5), pp.509-515. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12613-015-1100-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed – A valuable tool for IoT deployment in Smart Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Society Multimedia Communications Technical Committee E-Letter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WF-IoT.2015.7389098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grain boundary engineering on the microstructure and mechanical properties of copper containing austenitic stainless steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhasis Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Ik Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satyam Suwas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 626, pp.175-185. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: The Largest IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERCIM News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed Contact Data and the Dissemination of Staphylococcus aureus in Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Obadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Silhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulla Opatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (3), pp.e1004170. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1004170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134050v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation on Graphs: An Isometric Shift Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Signal Processing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (12), pp.2416 - 2420. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LSP.2015.2488279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting global bridges in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vespignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (3), pp.319-329. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnv022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the high temperature plasticity of a Cu-containing austenitic stainless steel through grain boundary strengthening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaurav Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sung-Min Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keiichiro Oh-Ishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhiro Hono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 602, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2014.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature tensile and creep deformation of cross-weld specimens of weld joint between T92 martensitic and Super304H austenitic steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myung-Yeon Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suk-Chul Kwak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Suk Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Kook Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yoo Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97, pp.161-168. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2014.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes, risk of infection and behaviours in the operating room (the ARIBO Project): a prospective, cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Birgand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Toupet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Pissard-Gibollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Grandbastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.e004274. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2013-004274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00916840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Co on the degradation of the hydrogen permeability of Ni-Nb-Zr amorphous membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min-Hyun Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta R. Debnath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Im Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yoo Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metals and Materials International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20 (2), pp.215-219. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12540-014-2004-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of group 5 elements on the formation and corrosion behavior of Ti-based BMG matrix composites reinforced by icosahedral quasicrystalline phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mukta Rani Debnath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hye-Jung Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 612, pp.134-142. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.05.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurement of hydrogen diffusivity through Pd-coated Ni-based amorphous metallic membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Im Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yoo Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young-Su Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jae-Hyeok Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Membrane Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 436, pp.195-201. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.memsci.2013.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre environnement s'est peuplé d'objets communicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bellin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection "20 ans d'avancées et de perspectives en sciences du numérique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00813235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzziness and Overlapping Communities in Large-Scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Universal Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-stabilization in Self-organized Multihop Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Séricola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.1-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer les contacts entre soignants et patients au moyen de capteurs électroniques : le cas de la tuberculose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Laouénan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 59, S1, pp.33. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2011.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Bicycles in a City: A Signal Processing and Data Analysis Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rouquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Complex Systems (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.415-438. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219525911002950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00490325v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities detection and the analysis of their dynamics in collaborative networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web Based Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWBC.2009.023965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and simulation of dynamic mobility networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (15), pp.2842-2858. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2008.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00327254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capnet : réseaux de capteurs et graphes d'interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Villemaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur - Réseaux sans fil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00412102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana4: a 2.5 Framework for Deploying Real Multi-hop Ad hoc and Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc &amp; Sensor Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and upper bounds for minimum energy broadcast and sensing problems in sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (6), pp.405-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement ad hoc et mobilite IP : un etat de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Ubeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.39-64. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.24.39-64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No Admistration Protocol (NAP) for IPv6 router auto-configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Internet Protocol Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJIPT.2005.008045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the performance and feasibility of multicast core selection heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Mckinley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (2), pp.145-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00110775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for Path-Based Multicasting in Wormhole-Routed Meshes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53 (1), pp.26--62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Theory for Deadlock Avoidance in Wormhole-Routed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fraigniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 9 (7), pp.626--638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (117)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal data collection to follow social network and language development dynamics at preschool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Chicago, IL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03949754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal social network reconstruction using wireless proximity sensors: model selection and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci 2020 - Network Science Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction reconstruction methods for large-scale RFID social experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sicheng Dai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2019 - 5th International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations du (ne) négatif du français dans Twitter. Que peut apporter l’étude des données massives aux questions de sociolinguistique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CILPR 2019 - XXIXe Congrès international de linguistique et de philologie romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Copenhague, Danemark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location, Occupation, and Semantics Based Socioeconomic Status Inference on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDMW 2018 - IEEE International Conference on Data Mining Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.1192-1199, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW.2018.00171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic dependencies of linguistic patterns in Twitter: a multivariate analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '18 - World Wide Web Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Lyon, France. pp.1125-1134, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178876.3186011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC2S2 2018 - 4th Annual International Conference on Computational Social Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Evanston, Illinois, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01970536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recueil de données massives de contacts sociaux en école maternelle : validation éthologique de l’utilisation des capteurs de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barbu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème Colloque Annuel de la SFECA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 1; Société Française pour l'Etude du Comportement Animal, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional realisation of the French negative particle (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCS 2017 - Conference on Complex Systems </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRASP: A Matlab Toolbox for Graph Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrikanth S Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New Orleans, United States. pp.6574-6575, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.8005300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language acquisition and sociolinguistic variation: the social, the cognitive, and the network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ghimenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variation in Language Acquisition (ViLA3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Salzburg, Feb 2017, Salzburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social interactions and language development at preschool: benefits from interdisciplinarity and big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Many Paths to Language (MPaL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nimègue, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic and network dependencies of linguistic patterns in Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLEX NETWORKS 2017 - 6th International Conference on Complex Networks and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optional realization of the French negative particule (ne) on Twitter: Can big data reveal new sociolinguistic patterns?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mangold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLAVE 9 2017 - International Conference on Language Variation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How social, economic and demographic forces shape linguistic variation on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POPLANG 2017 - Workshop Population effects on languages: Modelling population dynamics and language transmission from the perspective of language learning, contact and change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of Ti-6Al-4V laser welds for airplane floor manufacturing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime El Kandaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Scandella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brandy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Debreye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.1551-1556, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen-induced decomposition of Cu–Zr binary amorphous metallic alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien O. Fadonougbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jin-Yoo Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soogyeong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheol-Hwee Shim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gyeung-Ho Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd ISMANAM International Symposium on Metastable, Amorphous and Nanostructured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. pp.456-460, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.11.113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of hydrogen-deformation interactions on the recrystallization of β-21S titanium alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Main</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.275-280, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Call Detail Records to Characterize Usages and Mobility Events of Phone Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic Correlations and Stratification in Social Communication Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectal Characterization of Linguistics Variability on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Thibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Driven Approach to Network and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utiliser la densité des utilisateurs mobiles dans les grandes villes afin de délivrer des SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstexture of Ti-6Al-4V obtained by direct energy deposition (DED) process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 13th World Conference on Titanium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, San Diego, CA, United States. pp.1305-1310, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119296126.ch221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01513466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of University Admission on Freshmen' Egocentric Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Jouaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Social Networks (EUSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces mobiles afin de caractériser les usages et la mobilité des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic correlations in communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complenet'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic correlations in communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leo​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute​</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Conference on Social Networks (EUSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link prediction in the Twitter mention network: impacts of local structure and similarity of interest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IEEE International Conference on Data Mining (ICDM) - DMHAA Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDMW.2016.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Altering Time Scales for Aggregation of Dynamic Networks into Series of Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on emerging Networking EXperiments and Technologies – CoNEXT 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic correlations in communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference on the Analysis of Mobile Phone Datasets (NetMob 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, MIT Media Lab, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Benefit from the User Density in Large Cities for Delivering SMS Experimentations in Mexico City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th ACM Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, &amp; Ubiquitous Networks (PE-WASUN '15 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Cancun, Mexico. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2810379.2810393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociolinguistique et sciences cognitives: l’individu, le collectif et le réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLORaL-PFC 2015 : la base de données Phonologie du Français Contemporain dans le champ phonologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signaux stationnaires sur graphe : étude d'un cas réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sms transmission using phone users density in big cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floran Berthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth conference on the Analysis of Mobile Phone Datasets (NetMob 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, MIT Media Lab, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analyses of Ti-6Al-4V samples made by additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hazotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Boisselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LRGP (Laboratoire Réactions et Génie des Procédés); LEM3 (Laboratoire d'Etudes des Microstructures et de Mécanique des Matériaux); LIBio (Laboratoire d'Ingénierie des Biomolécules); IJL (Institut Jean Lamour), Apr 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01513169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB: A Large Scale Open Experimental IoT Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE World Forum on Internet of Things (IEEE WF-IoT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation dialectale de variabilité linguistique sur Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LANGUAGE, COGNITION AND SOCIETY (AFLiCo 6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FIT IoT-LAB First Class IoT Open Experimental Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Adjih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Asian School of Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking Benefit from the User Density in Large Cities for Delivering SMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2016 -- RENCONTRES FRANCOPHONES SUR LA CONCEPTION DE PROTOCOLES, L’ÉVALUATION DE PERFORMANCE ET L’EXPÉRIMENTATION DES RÉSEAUX DE COMMUNICATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2810379.2810393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socioeconomic correlations in communication networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Leo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio Alvarez-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SOCIAL SCIENCE (IC2S2 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unifying model for representing time-varying graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wehmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IEEE International Conference on Data Science and Advanced Analytics. DSAA'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSAA.2015.7344810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement du Signal sur Graphe : Interprétation en termes de Filtre de l'Apprentissage Semi-Supervisé sur Graphe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986152v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Learning for Graph to Signal Mapping: a Graph Signal Wiener Filter Interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arashpreet Singh Mor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1115-1119, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6853770⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942695v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Contact Network Analysis in Hospital Wards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop on Complex Networks - CompleNet 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function analysis through wavelets on dynamic contact graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS Satellite Contagion workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Model for Time-Varying Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wehmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporal and Dynamic Networks: From Data to Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphe de contacts et ondelettes : étude d'une diffusion bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00862020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for Time-Varying Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wehmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Dynamic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Buenos Aeres, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Structure of Changes in Dynamic Contact Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Neiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Complex Networks and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Sorrento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological Aspects of Social Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Friggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lambiotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kosinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Social Computing (SocialCom)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Quantitative Theory of Social Cohesion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Friggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Information in Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, new york, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés : Arrêtons de ne compter que les arêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Friggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SensLAB Very Large Scale Open Wireless Sensor Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th International ICST Conference on Testbeds and Research Infrastructures for the Development of Networks and Communities (TridentCOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Networks Emerging From Large Dynamic Databases: New Mathematical and Computational Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Matthieu Latapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERA-NET CHIST-ERA: From Data to New Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00628061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egomunities, Exploring Socially Cohesive Person-based Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Friggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSci 2011 The International School and Conference on Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00597447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fellows: Crowd-sourcing the evaluation of an overlapping community model based on the cohesion measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Friggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interdisciplinary Workshop on Information and Decision in Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00597446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SensLAB as a First Class Scienti c Tool for Large Scale Wireless Sensor Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.241-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00599102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community detection with fuzzy community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASONAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Kaohsiung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using SensLAB as a First Class Scientific Tool for Large Scale Wireless Sensor Network Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Burin Des Roziers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Ducrocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Valencia, Spain. pp.147-159, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-20757-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering Overlapping Community Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wang Qinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Workshop, CompleNet 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rio de Janeiro, Brazil. pp.176-186, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-25501-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mining time-dependent communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAWDN - Latin-American Workshop on Dynamic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECIN - Facultad de Ingeniería (U.B.A.) - I.T.B.A., Nov 2010, Buenos Aires, Argentina. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Parameters for Measuring Exposure to Diffusion in Dynamic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Crespelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAWDN - Latin-American Workshop on Dynamic Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INTECIN - Facultad de Ingeniería (U.B.A.) - I.T.B.A., Nov 2010, Buenos Aires, Argentina. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Dynamic of Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Inspired Models of Network, Information, and Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Avignon, France. pp.130-139, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12808-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00475969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting overlapping communities in graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems 2009 (ECCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00650296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of dynamic movements of Vélo'v, Lyon's shared bicycle program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00408150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Analysis of the Live E! Sensor Network: Spatial-Temporal Correlations and Efficient Data Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideya Ochiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Esaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 3rd International Workshop on Practical Applications of Sensor Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live E! Sensor Network: Correlations in Time and Space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Esaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wireless sensor network to measure the health care workers exposure to tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Lucet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop and Conference on Complex Networks and their Applications (NetSci 09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00385398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route in Mobile WSN and Get Self-Deployment for Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE/ACM International Conference on Distributed Computing in Sensor Systems (DCOSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marina del Rey, CA, United States. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02085-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description and simulation of dynamic mobility networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics on and of Complex Networks – II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Jerusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology to Identify Characteristics of the Dynamic of Mobile Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Borgnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM ASIAN INTERNET ENGINEERING CONFERENCE (AINTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Frequency Optimisation for Power Saving in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Picu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE Real-Time and Embedded Technology and Applications Symposium (RTAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Technical Committee on Real-Time Systems, Apr 2008, St Louis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldsens: a fast and accurate development framework for sensor network applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Applied Computing (SAC 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Mar 2007, Seoul, South Korea. pp.222-226, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1244002.1244059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the NAP protocol for IPv6 router auto-configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCOMM 2007 Workshop "IPv6 and the Future of the Internet"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Aug 2007, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: gossip-based code propagation for large-scale mobile wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Autonomic Computing and Communication Systems (Autonomics 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Roma, Italy. pp.11, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1365562.1365577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities detection and analysis of their dynamics in collaborative networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Ben Jdidia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Virtual Communities: From Connectivity to Information Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topology-Transparent Duty Cycling for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS 07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed policy scheduling for wireless sensor networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual IEEE Conference on Computer Communications IEEE INFOCOM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backbone-based Scheduling for Data Dissemination in Wireless Sensor Networks with Mobile Sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth ACM SIGACT-SIGOPS International Workshop on Foundations of Mobile Computing (DIALM-POMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Dynamic Sensor Networks: Power Law Then What?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Scherrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on COMmunication Systems softWAre and middlewaRE (COMSWARE 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: Gossip-based Code Propagation for Large-scale Mobile Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys 2007, Second conference of the European Chapter of ACM SIGOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chapter of ACM SIGOPS, Mar 2007, Lisboa/Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worldsens: Embedded Sensor Network Application Development and Deployment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Annual IEEE Conference on Computer Communications IEEE INFOCOM 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Anchorage, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbor Discovery Analysis in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IRAMUS Workshop on radio interfaces for WSN and MANET networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Val Thorens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Clustering Based Data Diffusion Protocol In Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CoNext 2007 - Student Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting neighbor discovery with interferences consideration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM international workshop on Performance Evaluation of Wireless Ad hoc, Sensor and Ubiquitous Networks (PEWASUN 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Oct 2006, Terromolinos, Spain. pp.74-81, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1163610.1163623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00384837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy aware unicast geographic routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Spatial Stochastic Models for Wireless Networks (Spaswin 2006), in conjunction with WiOpt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Boston, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WorldSens: system tools for embedded sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Systems Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil. pp.4, WIP Session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de convergence dans les réseaux sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8emes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Trégastel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of worldsens: a fast prototyping and performance evaluation of wireless sensor network applications & protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mobile Ad Hoc Networking &amp; Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Florence, Italy. pp.131 - 133, Posters and demos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbor discovery analysis in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elyes Ben Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Emerging Networking Experiments And Technologies (CoNext 2006), Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Dec 2006, Lisboa, Portugal. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1368436.1368470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and Upper Bounds for Minimum Energy Broadcast and Sensing Problems in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Parallel and Distributed Systems (ICPADS 2005), Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Fukuoka, Japan. pp.88-92, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPADS.2005.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Addressing Scheme and Self-configuration for Multi-hops Wireless Ad Hoc Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jelger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Networking (ICOIN 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Jeju, South Korea. pp.489-498, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b105584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00396358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la sélection des MPR dans OLSR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-stabilisation dans les réseaux ad hoc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tixeuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Presqu'ile de giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No administration protocol (NAP) for IPv6 router auto-configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Advanced Information Networking and Applications (AINA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2005, Taipei, Taiwan. pp.801 - 806, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2005.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments of ana4 : An implementation of a 2.5 framework for deploying real multi-hop ad hoc and mesh networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Boulicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICPS Workshop on Multi-hop Ad Hoc Networks: from theory to reality (REALMAN 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation dans les réseaux ad hoc grandes échelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (Algotel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Batz sur mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00600337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routage multicast dans les reseaux ad hoc : l'approche Jumbo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Services liés à la mobilité et réseaux mobiles 3G - MS3G'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Lyon, France, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance Study of a Service Covering Protocol in Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th IEEE International Conference on Networks - ICON 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Bangkok, Thailand, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Distributed Mediator Based Service Location Protocol in Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM'01. IEEE Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, San Antonio, Texas, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Performance of CORBA for Distributed and Grid Computing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Es-Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Bhiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster Computing and the Grid - CC-GRId'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/ACM, 2001, Brisbane, Australia, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration et découverte de services dans les réseaux ad-hoc sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An IP Next Generation Compliant Java ™ Virtual Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2000 - International Workshop on Java for Parallel &amp; Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Caromel, S. Chaumette, G. Fox, P. Graham, May 2000, Cancun, Mexico. pp.528-535, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45591-4_72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JUMBO : protocole de routage unicast dans les réseaux ad-hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gustedt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ièmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications - ALGOTEL 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Rochelle, France. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MeDLey: from Point-to-Point to Collective Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Es-Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on High Performance Computing in Asia-Pacific Region</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Beijing, China, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du support IPv6 dans l'environnement de supervision de réseaux actif ANAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCILAB to SCILAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Environments &amp; Tools for Parallel Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Faverges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPC: a new Message Passing library in Corba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Es-Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Toronto, Canada, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de reconfiguration des tables de routage multipoints dans un arbre partagé avec migration du core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, none, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Multicast Core Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hend Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Networks - ICON 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, none, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A broadcast message passing protocol based on corba event service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Es-Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Parallel &amp; Distributed Processing Techniques &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Las Vegas, Nevada, USA, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécification des communications pour le calcul M-SPMD dans un environnement CORBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Es-Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing Metacomputing to Scilab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Steer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ubéda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Aided Control System Design - CACSd' 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Hawaï, USA, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision et contrôle dans les réseaux actifs : Une nécessité à la mise en oeuvre et au déploiement dans les réseaux de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Francophone sur la Gestion de Réseaux et Services - GRES'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Canada, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scilab//: User interactive application and high performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Grigori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third World Multiconference on Systemics, Cybernetics &amp; Informatics - SCI'99 &amp; Fifth International Conference on Information Systems Analysis &amp; Synthesis - ISAS'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Orlando, USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Medley in a CORBA environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Es-Sqalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par'99 Parallel Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Toulouse, France, pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Performance & Feasibility of Multicast Core Selection Heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Mckinley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conferenceon Computer Communications &amp; Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, none</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optional realization of the French negative particle (ne) on Twitter: Space, status and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Variation 46</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of optional realization of the French negative particle (ne) on Twitter: Is Sociolinguistics compatible with the Big Data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobo Levy Abitbol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Ways of Analyzing Variation 46 (NWAV46)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Madison, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Structure in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dudavid Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Gorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complenet'17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social, geographical and linguistic structure of the French speaking Twitter community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Network Science (NetSci2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Zaragoza, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectal characterization of linguistics variability on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Twitter for Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectal characterization of linguistics variability on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Magué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Quignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERNATIONAL CONFERENCE ON COMPUTATIONAL SOCIAL SCIENCE (ICCSS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridgeness: a novel centrality measure to detect global bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCS 2014 – European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lucca, Italy. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01175702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphe de contacts et ondelettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">École d'Été ResCom 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, île de Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00907018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes, pp.364, 2009, Architecture, Applications, Service</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 12ème colloque francophone sur l'ingénierie des protocoles (CFIP 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleury, Eric and Kamoun, Farouk. Lavoisier, pp.416, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2000 : 2es rencontres francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRIA, 186 p, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepaid or Postpaid? That Is the Question: Novel Methods of Subscription Type Prediction in Mobile Phone Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Màrton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Minnoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Network Based Big Data Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.165-181, 2018, Lecture Notes in Social Networks, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78196-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities in evolving networks: definitions, detection and analysis techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Aynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinna Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Niloy Ganguly; Animesh Mukherjee; Bivas Mitra; Fernando Peruani; Monojit Choudhury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamics On and Of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer, pp.159-200, 2013, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-6729-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy community structure and modular overlaps in complex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinna Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zeki Erdem, Tansel Özyer, Suheil Khoury and Jon Rokne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Mining Social Networks and Security Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Activities in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Misra, Sudip; Woungang, Isaac; Misra, Subhas Chandra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide to Wireless Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.707, 2009, Computer Communications and Networks, 978-1-84882-217-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00397371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphes : vocabulaire et notions classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Simplot-Ryl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fleury, David Simplot Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermess, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement d'activités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen M. Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Fleury, David Simplot Ryl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs : théorie et modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00423844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hiérarchique des serveurs de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Nicod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Baude. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calcul réparti à grande échelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Paris, pp.23, 2002, 2-7462-0472-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures pour le multimédia : ALF et les réseaux actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W; Dabbous. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sytèmes multimédia communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Global Bridges in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vespignani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cointet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jacomy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial : SensLAB/FIT ‐ Very Large Scale Open Wireless Sensor Network Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Harter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saint-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I-Bird, comprendre les infections nosocomiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cramer Marianne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SensLAB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vandaële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Trojani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Langlois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Network Encapsulation Protocol (ANEP) Extension for IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepaid or Postpaid? That is the question. Novel Methods of Subscription Type Prediction in Mobile Phone Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongjun Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sarraute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Minnoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing evolutions in dynamical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Morini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Flandrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Venturini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Jensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DyLNet – Language Dynamics, Linguistic Learning, and Sociability at Preschool: Benefits of Wireless Proximity Sensors in Collecting Big Data (https://dylnet.univ-grenoble-alpes.fr/)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Nardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chevrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márton Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Buson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translation and Stationarity for Graph Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8719, École Normale Supérieure de Lyon; Inria Rhône-Alpes; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unifying Model for Representing Time-Varying Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Wehmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Ziviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8466, INRIA. 2014, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding cohesive communities with C³</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Friggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7947, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route in Mobile WSN and Get Self-Deployment for Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6819, INRIA. 2009, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00357240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: Gossip-based Code Propagation for Large-scale Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6251, INRIA. 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00165232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Frequency Optimisation for Power Saving in WSNs: Finding Optimum Hardware Timers Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea Picu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fraboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] RR-6290, INRIA. 2007, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172015v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplicate Address Detection in Wireless Ad Hoc Networks Using Wireless Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5841, INRIA. 2006, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence speed of a link-state protocol for IPv6 router autoconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5701, INRIA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organization in Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5328, INRIA. 2004, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower and Upper Bounds for Minimum Energy Broadcast and Sensing Problems in Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5072, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal positioning of active and passive monitoring devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5273, INRIA. 2004, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of Multicast Trees in Adhoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4416, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananas : A New Adhoc Network Architectural Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4354, INRIA. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCILAB to SCILAB// - The Ouragan Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Contassot-Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2001-24, LIP - ENS Lyon. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCILAB to SCILAB// - The Ouragan Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Quinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Suter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jeannot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4203, INRIA. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux programmables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId480"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Toupet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102287" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crespelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.11.006" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.05.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969491v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martinet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-018-0535-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081337" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-018-0486-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01696186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20008-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0MPNTDL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wehmuth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a10010001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.08.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.07.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GXJ0LZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514150v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudja Ghedjati" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir Hamani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Benchiheub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaider Bouacha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12613-015-1100-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144892v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.89" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasis Sinha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ik Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Suwas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.11.053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRFM61PB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134050v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004170" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206166v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Morini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vespignani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnv022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2488279" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503711v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Min Hong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Oh-Ishi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Hono" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.02.054" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TN4DT3T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Yeon Kim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk-Chul Kwak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Suk Choi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Kook Lee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yoo Suh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.09.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00916840v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toupet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004274" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Rani Debnath" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Jung Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.05.049" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5P2Z780-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503713v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hyun Kim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta R. Debnath" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Im Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-014-2004-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500812v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Su Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Shim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.02.040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKC6VCGF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746133v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinna Wang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bellin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;ricola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepelletier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.02.055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00490325v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525911002950" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2009.023965" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.06.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412102v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brevet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulicault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397052v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ubeda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.39-64" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H8RPP5DJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396215v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2005.008045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Huang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Mckinley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098497v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970511v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Levy Abitbol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674620v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178876.3186011" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061219v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2018.00171" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424804v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikanth S Narayanan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortega" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.8005300" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676764v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674632v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Main" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch41" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303707v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403331v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410245v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312057v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Acquier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch221" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303738v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jouaber" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute&#8203;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513477v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime El Kandaoui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Scandella" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brandy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Debreye" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch260" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513414v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O. Fadonougbo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soogyeong Han" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol-Hwee Shim" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeung-Ho Kim" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.11.113" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB9LQGZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304956v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403295v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0071" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Leo&#8203;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273667v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810379.2810393" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164379v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134379v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Berthaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513169v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acquier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisselier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242035v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134295v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Leo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134428v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270367v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344810" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942695v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arashpreet Singh Mor" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853770" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986152v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104058v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819420v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880355v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755251v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Friggeri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambiotte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kosinski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768778v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597447v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597446v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587942v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587862v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Rosiers" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Matthieu Latapy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599102v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ducrocq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650298v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Roziers" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531735v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531748v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dumas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533314v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Qinna" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25501-4_18" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12808-0_13" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650296v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00408150v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398802v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Hamida" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideya Ochiai" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Esaki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398800v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385398v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397372v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Huguenin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02085-8_15" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397375v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397374v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397376v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Picu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398808v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398806v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398807v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398809v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396994v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1244002.1244059" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554253v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1365562.1365577" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398813v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Jdidia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397017v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398810v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398812v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398815v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tmar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384837v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1163610.1163623" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399617v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397003v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600298v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396996v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368470" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399616v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600336v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397000v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2005.37" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396358v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jelger" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b105584" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600307v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397048v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397012v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.258" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600337v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099398v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100556v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Koubaa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100555v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100654v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Es-Sqalli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099028v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099218v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dillon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099203v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107861v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099199v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45591-4_72" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9J2696S9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099201v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099232v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099230v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099216v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099007v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098822v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098805v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grigori" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099006v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098548v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403322v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudavid Wei" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Liao" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136306v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134441v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134402v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175702v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907018v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391404v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398816v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099347v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831494v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Du" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Minnoni" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78196-9_8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746195v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aynaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6729-8_9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMZ4HZBD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746194v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397371v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423843v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423844v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen M. Yu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099362v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrey" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345291v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740371v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saint-Marcel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanda&#235;le" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784505v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Trojani" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784495v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cramer Marianne" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099228v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610931v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558219v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144991v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941622v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692548v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357240v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165232v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172015v4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070185v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071221v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071511v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070725v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070672v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072172v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072234v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098982v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03117988v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sicheng Dai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouchet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nardy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjds/s13688-020-00237-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02135226v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Toupet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lucet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19102287" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bocher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2019.05.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#233;o" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Crespelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.11.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lohmuller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peltier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laheurte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11081337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01969491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martinet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bo&#235;lle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-018-0535-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01697280v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rton Karsai" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-018-0486-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01696186v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Duval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20008-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2016.0598" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059528v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.10.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0MPNTDL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ziviani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wehmuth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a10010001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425709v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Busson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2016.05.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424657v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.08.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01425706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.07.006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2GXJ0LZP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144892v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Herrmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2015.89" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadoudja Ghedjati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghir Hamani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Benchiheub" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaider Bouacha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12613-015-1100-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01208387v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Harter" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WF-IoT.2015.7389098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514140v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhasis Sinha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Ik Kim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Suwas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.11.053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRFM61PB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138038v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01134050v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Silhol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004170" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Girault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2488279" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01206166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Jensen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Morini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Venturini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vespignani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnv022" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503711v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Singh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung-Min Hong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichiro Oh-Ishi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Hono" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.02.054" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TN4DT3T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503885v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myung-Yeon Kim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suk-Chul Kwak" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In-Suk Choi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Kook Lee" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yoo Suh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.09.011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00916840v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Birgand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Toupet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Grandbastien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2013-004274" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503713v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min-Hyun Kim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta R. Debnath" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Im Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-014-2004-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503717v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukta Rani Debnath" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hye-Jung Chang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.05.049" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5P2Z780-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01500812v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Su Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jae-Hyeok Shim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2013.02.040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKC6VCGF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00813235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bellin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746133v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinna Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795173v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S&#233;ricola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931184v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laou&#233;nan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lepelletier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Mentr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.02.055" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00490325v3" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robardet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rouquier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219525911002950" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397373v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWBC.2009.023965" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Scherrer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2008.06.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00412102v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brevet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fraboulet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villemaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397040v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulicault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396212v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397052v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Ubeda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.24.39-64" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H8RPP5DJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396215v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJIPT.2005.008045" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00110775v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Huang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Mckinley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098497v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fraigniaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098494v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#224;rton Karsai" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512483v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476480v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970511v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Levy Abitbol" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Magu&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02061219v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobo Levy Abitbol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2018.00171" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674620v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178876.3186011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970536v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01826302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barbu" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675038v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01424804v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikanth S Narayanan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ortega" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.8005300" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456304v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ghimenton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676764v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01674632v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01456302v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mangold" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01675037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513477v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime El Kandaoui" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Scandella" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brandy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Debreye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch260" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513414v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien O. Fadonougbo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soogyeong Han" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheol-Hwee Shim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyeung-Ho Kim" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.11.113" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LB9LQGZF-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513485v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Main" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch41" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410245v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thibert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312057v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513466v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Acquier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch221" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303738v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Jouaber" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sarraute&#8203;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304956v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403313v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303751v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Leo&#8203;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403295v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0071" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242035v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134295v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Leo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273667v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810379.2810393" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01164379v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134379v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Berthaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01513169v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Acquier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisselier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01213938v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134428v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230213v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01303719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01135835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01270367v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSAA.2015.7344810" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986152v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942695v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arashpreet Singh Mor" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6853770" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104058v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862015v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819420v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00862020v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00880355v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755251v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Neiger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768818v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Friggeri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambiotte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kosinski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768778v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587942v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587862v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Rosiers" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallais" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628061v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Jouve" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Matthieu Latapy" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597447v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00597446v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599102v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ducrocq" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650298v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Burin Des Roziers" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_12" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533314v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Qinna" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25501-4_18" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531735v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531748v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dumas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00475969v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12808-0_13" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650296v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00408150v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398802v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Ben Hamida" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideya Ochiai" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Esaki" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398800v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385398v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397372v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Huguenin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02085-8_15" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397375v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397374v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397376v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Picu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396994v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1244002.1244059" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Binet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554253v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1365562.1365577" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398813v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ben Jdidia" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398808v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398806v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398807v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398809v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135239v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398810v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fournel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398812v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398815v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tmar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384837v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1163610.1163623" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397003v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399617v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600298v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399616v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396996v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1368436.1368470" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397000v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPADS.2005.37" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00396358v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jelger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b105584" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600307v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600336v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397012v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2005.258" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397048v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600337v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099398v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100556v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hend Koubaa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100555v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100654v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Es-Sqalli" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bhiri" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107861v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099199v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45591-4_72" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9J2696S9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099028v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099218v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dillon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099203v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099198v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nicod" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099201v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099232v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099230v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099216v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098805v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099007v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gomez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Steer" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ub&#233;da" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098822v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099008v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Grigori" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099006v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098548v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832374v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676770v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01403322v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dudavid Wei" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Liao" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136306v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134441v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01134402v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01175702v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jacomy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cointet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907018v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391404v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simplot-Ryl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398816v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Kamoun" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099347v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01831494v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Du" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Minnoni" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78196-9_8" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746195v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aynaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6729-8_9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XMZ4HZBD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746194v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00397371v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423843v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00423844v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen M. Yu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431513v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lombard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099362v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrey" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345291v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00740371v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saint-Marcel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vanda&#235;le" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784495v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cramer Marianne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784505v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Trojani" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Langlois" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099228v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01610931v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558219v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Flandrin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396652v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Buson" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01144991v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941622v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00692548v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00357240v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165232v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172015v4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070185v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071221v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070672v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071511v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070725v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072172v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072234v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01436419v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072419v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098982v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>