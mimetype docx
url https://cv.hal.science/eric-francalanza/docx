--- v0 (2026-03-13)
+++ v1 (2026-04-10)
@@ -763,173 +763,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’écriture romanesque dans les Lettres à Sophie Volland et Jacques le fataliste et son maître : étude comparée de quelques jeux de rythme et d’énonciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylviane Albertan-Coppola et Nadège Langbour [dir.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diderot et le roman hors du roman</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Société Diderot, 2017, 210 p., p. 53-77, ISBN 978-2-9543871-2-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La bibliothèque de Claire de Duras à travers sa correspondance active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Guermès et Yann Mortelette [dir.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Voies intérieures. Mélanges offerts à Marie-Josette Le Han</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brest, Cloitre éditeur, 2017, Coll. Cahiers du Centre d’Etude des correspondances et journaux intimes, n° 12, 443 p., p. 189-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283728v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04283721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chénier, Poésies</w:t>
               </w:r>
@@ -1201,246 +1201,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Des espaces de la sociabilité en France et en Grande-Bretagne au XVIIIe siècle ou les leçons d’une géométrie dans l’espace »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Capdeville et Éric Francalanza [dir.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Sociabilité en France et en Grande-Bretagne au siècle des Lumières, tome III: Les Espaces de la sociabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, éditions Le Manuscrit, 2014, Coll. Transversales, 314 p., p. 301-312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« L’intertexte théorique des Jardins de l’abbé Delille »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Noël Pascal [dir.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Roucher-André Chénier, n° 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Saint-Estève, p. 61-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rousseau en toutes lettres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Francalanza [dir.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau en toutes lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes, Presses universitaires de Rennes, 2014, Coll. Interférences, 399 p., p. 15-27, ISBN 978-2-7535-2944-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286168v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04286176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La langue française au XVIIIe siècle : quelle réussite ? Le concours de l’académie de Berlin (1783) sur l’universalité de la langue française »</w:t>
               </w:r>
@@ -1639,173 +1639,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Variations françaises sur une idylle de Haller »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Noël Pascal [dir.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Roucher-André Chénier, n° 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint-Estève, p. 43-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Illustres Françaises, œuvre viatique ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geneviève Artigas-Menant, Driss Aïssaoui et Jacques Cormier [dir.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robert Challe au carrefour des cultures et des continents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Hermann, 2013, 275 p., p. 73-86, ISBN 978-2-7056-8476-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288383v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04288385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Partie de chasse d’Henri IV de Collé et La Bataille d’Ivry de Durosoy : deux Henri en concurrence (1774) »</w:t>
               </w:r>
@@ -4172,51 +4172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281500v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283721v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288375v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286168v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288383v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288385v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04318996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Francalanza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.50692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croisille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pickering" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sabourin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fraisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281500v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04318996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Francalanza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.50692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croisille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pickering" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sabourin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fraisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>