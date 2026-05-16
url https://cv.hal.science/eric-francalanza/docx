--- v1 (2026-04-10)
+++ v2 (2026-05-16)
@@ -1201,538 +1201,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Correspondance littéraire et correspondance familière : essai de définition contrastive »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régine Jomand-Baudry [dir.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l’actualité dans les correspondances littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014, 96 p., p. 25-41 https://www.academia.edu/11935816/Ecrire_lactualité_dans_les_correspondances_littéraires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La langue française au XVIIIe siècle : quelle réussite ? Le concours de l’académie de Berlin (1783) sur l’universalité de la langue française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Argod-Dutard [dir.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français, une langue pour réussir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rennes, Presses universitaire de Rennes, 2014, Coll. Interférences, série Les Lyriades de la langue française, n° 5, 341 p., p. 37-57, ISBN 978-2-7535-3269-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Des espaces de la sociabilité en France et en Grande-Bretagne au XVIIIe siècle ou les leçons d’une géométrie dans l’espace »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Capdeville et Éric Francalanza [dir.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Sociabilité en France et en Grande-Bretagne au siècle des Lumières, tome III: Les Espaces de la sociabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, éditions Le Manuscrit, 2014, Coll. Transversales, 314 p., p. 301-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’intertexte théorique des Jardins de l’abbé Delille »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Noël Pascal [dir.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Roucher-André Chénier, n° 34</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Saint-Estève, p. 61-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Rousseau en toutes lettres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Francalanza [dir.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau en toutes lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes, Presses universitaires de Rennes, 2014, Coll. Interférences, 399 p., p. 15-27, ISBN 978-2-7535-2944-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Françoise Argod-Dutard [dir.]. </w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Variations françaises sur une idylle de Haller »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Noël Pascal [dir.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français, une langue pour réussir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rennes, Presses universitaire de Rennes, 2014, Coll. Interférences, série Les Lyriades de la langue française, n° 5, 341 p., p. 37-57, ISBN 978-2-7535-3269-4</w:t>
+              <w:t xml:space="preserve">Cahiers Roucher-André Chénier, n° 33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Saint-Estève, p. 43-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Anne Dacier femme de lettres »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angels Santa [dir.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des lettres et des femmes… La femme face aux défis de l’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bern, Peter Lang, 2013, 418 p., p. 359-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288378v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04288385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Illustres Françaises, œuvre viatique ? »</w:t>
               </w:r>
@@ -2004,173 +2004,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Vers un nouvel Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Boulerie, Marc Favreau et Éric Francalanza [dir.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Extrême-Orient dans la culture européenne des XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tübingen, Narr Verlag, 2009, Coll. « Biblio 17 », p. 247-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De la lettre à l’œuvre : approches épistolaires de la notion d’œuvre au XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière, Christian Croisille et Eric Francalanza [dir.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Lettre et l’Œuvre. Perspectives épistolaires sur la création littéraire et picturale au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Clermont-Ferrand, Presses universitaires Blaise Pascal, 2009, Coll. Ecritures de l'intime, cahier n° 19, 276 p., p. 5-18, ISBN 978-2-84516-425-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286149v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04286161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« XVIIIe siècle »présentation générale et rédaction des chapitres I, II, IV et V</w:t>
               </w:r>
@@ -2515,173 +2515,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La littérature et le jeu : quelques réflexions sur le sens de ce rapport »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Francalanza [dir.]. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Littérature et le jeu du XVIIe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bordeaux, Presses universitaires de Bordeaux, 2004, Eidôlon, n° 65, p. 5-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De la Passion (et) du Temps dans la poésie de Joseph Rouffanche »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Francalanza et Gérard Peylet [dir.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Passion du Temps dans la poésie de Joseph Rouffanche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bordeaux, Presses universitaires de Bordeaux, 2004, Eidôlon, n° 66, p. 7-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286139v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04286136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3025,621 +3025,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire et enchantements. Mélanges offerts à Simone Bernard-Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Peylet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pickering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clermont-Ferrand, Presses universitaires Blaise Pascal, 2009, Coll. Révolutions et Romantismes, n° 14, 731 p., ISBN 978-2-84516-424-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Lettre et l’Œuvre. Perspectives épistolaires sur la création littéraire et picturale au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Francalanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Auraix-Jonchière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Croisille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clermont-Ferrand, Presses universitaires Blaise Pascal, 2009, Coll. Ecritures de l'intime, cahier n° 19, 276 p., ISBN 978-2-84516-425-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Extrême-Orient dans la culture européenne des XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Boulerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Narr, 251 p., 2009, Coll. Biblio 17, vol. 183</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voltaire, Patriarche militant. Le Dictionnaire philosophique (1769)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Belin Education, 2008, Coll. CNED, 224 p., ISBN 978-2-13-057101-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’éventail à la plume. Mélanges offerts à Roger Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Marchal-Ninosque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nancy, Presses universitaires de Nancy, 2007, Coll. Publications du Centre d'Etude des Milieux littéraires, 459 p., ISBN 978-2-86480-755-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Préromantisme. Une esthétique du décalage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Eurédit, 2006, 268 p., ISBN 2-84830-067-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Littérature et le jeu du XVIIe siècle à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pessac, Presses de l'Université de Bordeaux, 2004, Coll. Eidôlon, n° 65, 234 p., ISBN 9791030007169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouffanche et la Passion du Temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Francalanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...536 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Peylet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bordeaux, Presses de l'université de Bordeaux, 2004, Coll. Eidôlon, n° 66, 167 p., ISBN 2-903440-66-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4172,51 +4172,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281500v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286176v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286168v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288378v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286161v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286136v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04318996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Francalanza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.50692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283028v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croisille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulerie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283007v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pickering" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sabourin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fraisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Francalanza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281500v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281506v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283726v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283728v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284841v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288141v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288371v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288377v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286168v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288378v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286155v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286149v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284785v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286136v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04318996v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Francalanza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.50692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdeville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283057v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Auraix-Jonchi&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Peylet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pickering" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Croisille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282985v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boulerie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Favreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282855v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282953v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Marchal-Ninosque" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Sabourin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282930v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282973v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288161v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284819v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fraisse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>