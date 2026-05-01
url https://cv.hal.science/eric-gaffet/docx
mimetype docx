--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Gaffet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6451-3011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096415258</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3695-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (202)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific advice on hair dye ‘Basic Brown 16’ (C009) (CAS No. 26381-41-9, EC No. 247-640-9) Submission V ter. - SCCS/1684/25 – Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS – Opinion on Prostaglandin Analogues : Methylamido-Dihydro-Noralfaprostal (MDN), Isopropyl Cloprostenate (IPCP), Dechloro Dihydroxy Difluoro Ethylcloprostenolamide (DDDE) - SCCS/1680/25 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific advice on hair dye ‘Basic blue 99’ (C059) (CAS No. 68123-13-7, EC No. 268-544-3) - Submissions IV &amp; V SCCS/1683/25 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Advice on the safety of Thiomersal (CAS No. 54-64-8, EC No. 200-210-4) and Phenylmercuric salts as preservatives in cosmetic products - SCCS/1686/25 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific advice – children’s exposure to Methyl salicylate (methyl 2-hydroxybenzoate) - Revision of SCCS/1654/23 - SCCS/1676/25 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Salicylic Acid (CAS No. 69-72-7, EC No. 200-712-3) - Children’s exposure - SCCS/1675/25 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on new coating for Titanium Dioxide (nano form)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28872-6. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/5010417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific advice – children’s exposure to Methyl salicylate (methyl 2-hydroxybenzoate) - Revision of SCCS/1654/23 - SCCS/1676/25 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Advice on Titanium dioxide (TiO2) (CAS/EC numbers 13463-67-7/236-675-5, 1317-70-0/215-280- 1, 1317-80-2/215-282-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, 978-92-68-28876-4. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/1117743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Benzophenone - 1 (CAS No. 131-56-6, EC No. 205-029-4) - SCCS/1672/24 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Butylparaben (CAS No. 94-26-8, EC No. 202-318-7) - Children exposure - SCCS/1674/25 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Triphenyl phosphate (CAS No. 204-112-2, EC No. 115-86-6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28878-8. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/5953657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE ON HC Yellow No. 16 (Colipa No. B123) (CAS No. 1184721-10-5) - Submission II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28867-2. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/1071357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC OPINION on Hexyl Salicylate (CAS/EC No. 6259-76-3/228-408-6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, 978-92-68-28866-5. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/3909058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Opinion on Hydroxyapatite (nano) - Submission IV - SCCS/1677/25 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Advice on Silver used in cosmetic products (CAS/EC No. 7440-22-4/231-131-3) - SCCS/1687/25 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE on the safety of Diethylamino Hydroxybenzoyl Hexyl Benzoate – DHHB – S83 - SCCS/1678/25 – Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Advice on Benzophenone-2 (BP-2) and Benzophenone-5 (BP-5) as substances with potential endocrine disrupting properties in cosmetic products - SCCS/1679/25 – Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of Silver (CAS/EC No. 7440-22-4/231-131-3) used in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28862-7. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/4512019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION on Biphenyl-2-ol and Sodium 2-biphenylolate used in cosmetic products (CAS/EC No. 90-43-7/201-993-5 and 132-27-4/205-055-6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28874-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Benzophenone – 4 (CAS No. 4065-45-6, EC No. 223-772-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, 978-92-68-28877-1. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/2085096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Inhalation toxicity of the fragrance ingredient Acetylated Vetiver Oil – AVO (CAS No 84082-84-8, EC No 282-031-1) in sprayable cosmetic products - Submission IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28863-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/1937520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Hydroxypropyl p-phenylenediamine and its dihydrochloride salt (A165) (CAS/EC No. 73793-79-0/827-723-1 and 1928659-47-5/-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28869-6. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/9829351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS – Opinion on Prostaglandin Analogues: Methylamido-Dihydro-Noralfaprostal (MDN), Isopropyl Cloprostenate (IPCP), Dechloro Dihydroxy Difluoro Ethylcloprostenolamide (DDDE) - SCCS/1680/25 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - SCIENTIFIC ADVICE ON HC Red No. 18 (Colipa No. B124) (CAS No. 1444596-49-9) - Submission II - SCCS/1673/24 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la démarche utilisée pour rédiger les projets de textes concernant les résultats minimaux à atteindre en matière de qualité de l’air intérieur (QAI) dans les logements neufs (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2025, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION on the safety of aluminium in cosmetic products - Submission IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28879-5. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/5822938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Citral (CAS No. 5392-40-5, EC No. 226-394-6) sensitisation endpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28865-8. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/8141845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific advice on hair dye ‘Basic blue 99’ (C059) (CAS No. 68123-13-7, EC No. 268-544-3) - Submissions IV & V - SCCS/1683/25 Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Opinion on Hydroxyapatite (nano) - Submission IV - SCCS/1677/25 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Salicylic Acid (CAS No. 69-72-7, EC No. 200-712-3) - Children’s exposure - SCCS/1675/25 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la grippe zoonotique chez l'être humain : Avis relatif à l’actualisation des recommandations concernant les cas humains d’infection à virus influenza zoonotiques : traitement antiviral et mesures de prévention (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2025, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs repères d’aide à la gestion de la qualité de l’air intérieur pour le tétrachloroéthylène - Rapport (HCSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2025, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Opinion on Ethylhexyl Methoxycinnamate (EHMC) (CAS No. 5466-77-3/83834-59-7, EC No. 226-775-7/629-661-9) - SCCS/1671/24 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Advice on the safety of Thiomersal (CAS No. 54-64-8, EC No. 200-210-4) and Phenylmercuric salts as preservatives in cosmetic products - SCCS/1686/25 Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific advice on hair dye ‘Basic Brown 16’ (C009) (CAS No. 26381-41-9, EC No. 247-640-9) Submission V ter. - SCCS/1684/25 Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Butylparaben (CAS No. 94-26-8, EC No. 202-318-7) - Children's exposure - SCCS/1674/25 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs repères d’aide à la gestion de la qualité de l’air intérieur pour le tétrachloroéthylène - Avis (HCSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2025, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific advice on Butylated Hydroxyanisole (BHA) - SCCS/1682/25 Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Opinion on Tea Tree Oil (CAS/EC No. 68647-73-4 /285-377-1) - SCCS/1681/25 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDENDUM to the SCIENTIFIC OPINION on Hexyl Salicylate SCCS/1658/23 (CAS/EC No. 6259-76-3/228-408-6) - - Children exposure 0-3 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28864-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/7779748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE on the safety of Diethylamino Hydroxybenzoyl Hexyl Benzoate – DHHB – S83 - SCCS/1678/25 - Preliminary Scientific Advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Opinion on Cannabidiol (CBD) (CAS/EC No. 13956-29- 1/ 689-176-3) used in cosmetic products - SCCS/1685/25 Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernauer U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Opinion on Tea Tree Oil (CAS/EC No. 68647-73-4 /285-377-1) - SCCS/1681/25 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Advice on Benzophenone-2 (BP-2) and Benzophenone-5 (BP-5) as substances with potential endocrine disrupting properties in cosmetic products - SCCS/1679/25 - Preliminary Scientific advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on the safety of Silver (CAS/EC No. 7440-22-4/231-131-3) used in cosmetic products - SCCS/1665/24 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific Advice on Titanium dioxide (TiO2) (CAS/EC numbers 13463-67-7/236-675-5, 1317-70-0/215-280- 1, 1317-80-2/215-282-2) - SCCS/1661/23 - Final document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on the safety of Silver (CAS/EC No. 7440-22-4/231-131-3) used in cosmetic products - SCCS/1665/24 – Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Sodium Bromothymol Blue (C186) (CAS No. 34722-90-2, EC No. 252-169-7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19387-7. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/143059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Benzophenone - 1 (CAS No. 131-56-6, EC No. 205-029-4) - SCCS/1672/24 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Citral (CAS No. 5392-40-5, EC No. 226-394-6) sensitisation endpoint - SCCS/1666/24 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock stratégique de l'État d'antiviraux contre la grippe (Avis et Rapports du HCSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2024, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Opinion on Ethylhexyl Methoxycinnamate (EHMC) (CAS No. 5466-77-3/83834-59-7, EC No. 226-775-7/629-661-9) - SCCS/1671/24 – Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Citral (CAS No. 5392-40-5, EC No. 226-394-6) sensitisation endpoint - SCCS/1666/24 Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of alpha-arbutin and beta-arbutin in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19397-6. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/459219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on benzyl salicylate (CAS No. 118-58-1, EC No. 204-262-9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19384-6. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/160899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS SCIENTIFIC ADVICE ON HC Yellow No. 16 (Colipa No. B123) (CAS No. 1184721-10-5) - Submission II SCCS/1670/24 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Triphenyl phosphate (CAS No. 204-112-2, EC No. 115-86-6) - SCCS/1664/24 - Final opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of aluminium in cosmetic products - Submission IV - SCCS/1662/23 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Inhalation toxicity of the fragrance ingredient Acetylated Vetiver Oil – AVO (CAS No 84082-84-8, EC No 282-031-1) in sprayable cosmetic products - Submission IV - SCCS/1663/24 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS SCIENTIFIC ADVICE ON HC Yellow No. 16 (Colipa No. B123) (CAS No. 1184721-10-5) - Submission II - SCCS/1670/24 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS Notes of guidance for the testing of cosmetic ingredients and their safety evaluation - 12th revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19399-0. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/19428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on new coating for Titanium Dioxide (nano form) - SCCS/1667/24- Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on new coating for Titanium Dioxide (nano form) - SCCS/1667/24 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Butylparaben (CAS No. 94-26-8, EC No. 202-318-7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19451-5. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/09644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Biphenyl-2-ol and Sodium 2-biphenylolate used in cosmetic products (CAS/EC No. 90-43-7/201-993-5 and 132-27-4/205-055-6) - SCCS/1669/24 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDENDUM to the SCIENTIFIC OPINION on Hexyl Salicylate SCCS/1658/23 (CAS/EC No. 6259-76-3/228-408-6) - - Children exposure 0-3 years old - SCCS/1668/24 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Fullerenes, Hydroxylated Fullerenes and hydrated forms of Hydroxylated Fullerenes (nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19388-4. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/611811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Advice - Children exposure on Methyl salicylate (methyl 2-hydroxybenzoate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19386-0. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/25966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif aux projets de textes sur la surveillance de la qualité de l’air intérieur dans certains établissements sanitaires et dans les établissements sociaux et médico-sociaux (HCSP, Avis et Rapports, 38 pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2024, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Biphenyl-2-ol and Sodium 2-biphenylolate used in cosmetic products (CAS/EC No. 90-43-7/201-993-5 and 132-27-4/205-055-6) - SCCS/1669/24 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific advice on HC Blue 18 (Colipa No. B122) - Submission II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19385-3. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/938392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on salicylic acid (CAS No. 69-72-7, EC No. 200-712-3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19395-2. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/45340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of aluminium in cosmetic products - Submission III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19396-9. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/404299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Silver Zinc Zeolite (CAS No. 130328-20- 0, EC No. 603-404-0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19391-4. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/60845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC OPINION on Hexyl Salicylate (CAS/EC No. 6259-76-3/228-408-6) - SCCS/1658/23 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS ADDENDUM to the SCIENTIFIC OPINION on Hexyl Salicylate SCCS/1658/23 (CAS/EC No. 6259-76-3/228-408-6) - Children exposure 0-3 years old - SCCS/1668/24 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place of oseltamivir and antiviral influenza drugs in the State's strategic stockpile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2024, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Hydroxypropyl p-phenylenediamine and its dihydrochloride salt (A165) (CAS/EC No. 73793-79-0/827-723-1 and 1928659-47-5/- SCCS/1659/23 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDENDUM to the SCIENTIFIC OPINION on Hexyl Salicylate SCCS/1658/23 (CAS/EC No. 6259-76-3/228-408-6) - - Children exposure 0-3 years old - SCCS/1668/24 – Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety assessment of nanomaterials in cosmetics - 2nd revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19398-3. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/5491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Methylparaben (CAS No. 99-76-3, EC No. 202-785-7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19390-7. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/86920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs repères d’aide à la gestion de la qualité de l’air intérieur pour le benzène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2024, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Inhalation toxicity of the fragrance ingredient Acetylated Vetiver Oil – AVO (CAS No 84082-84-8, EC No 282-031-1) in sprayable cosmetic products - Submission IV - SCCS/1663/24 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Triphenyl phosphate (CAS No. 204-112-2, EC No. 115-86-6) - SCCS/1664/24 - Preliminary opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Methylparaben (CAS No. 99-76-3, EC No. 202-785-7) - SCCS/1652/23– Final Opinion and Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Hydroxyapatite (nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19389-1. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/102239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on water-soluble zinc salts used in oral hygiene products - Submission II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19394-5. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/34727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - SCIENTIFIC ADVICE ON HC Red No. 18 (Colipa No. B124) (CAS No. 1444596-49-9) - Submission II - SCCS/1673/24 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Hydroxyapatite (nano) - SCCS 1648/22 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC OPINION on Hexyl Salicylate (CAS/EC No. 6259-76-3/228-408-6) - SCCS/1658/23 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Fullerenes, Hydroxylated Fullerenes and hydrated forms of Hydroxylated Fullerenes (nano) - SCCS/1649/23 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on water-soluble zinc salts used in oral hygiene products - Submission II - SCCS/1657/23 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of aluminium in cosmetic products - Submission III - SCCS / 1644/22 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Silver Zinc Zeolite (CAS No. 130328-20- 0, EC No. 603-404-0) - SCCS/1650/23 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Methylparaben (CAS No. 99-76-3, EC No. 202-785-7) - SCCS/1652/23– Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernauer U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaudhry Q.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenraads P.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusinska M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Silver Zinc Zeolite (CAS No. 130328-20- 0, EC No. 603-404-0) - SCCS/1650/23 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Commitee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Notes of guidance for the testing of cosmetic ingredients and their safety evaluation - 12th revision - Final Opinion – SCCS/1647/22 - Corrigendum 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS opinion on salicylic acid (CAS No. 69-72-7, EC No. 200-712-3) - SCCS/1646/22– Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE – children exposure on Methyl salicylate,(methyl 2-hydroxybenzoate) - SCCS/1654/23 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on water-soluble zinc salts used in oral hygiene products - Submission II - SCCS/1657/23 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Fullerenes, Hydroxylated Fullerenes and hydrated forms of Hydroxylated Fullerenes (nano) - SCCS/1649/23 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Butylparaben (CAS No. 94-26-8, EC No. 202-318-7) - SCCS/1651/23– Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of aluminium in cosmetic products - Submission IV - SCCS/1662/23 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Hydroxypropyl p-phenylenediamine and its dihydrochloride salt (A165) (CAS/EC No. 73793-79-0/827-723-1 and 1928659-47-5/-) - SCCS/1659/23 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Butylparaben (CAS No. 94-26-8, EC No. 202-318-7) - SCCS/1651/23– Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on benzyl salicylate (CAS No. 118-58-1, EC No. 204-262-9) _ SCCS/1656/23– Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific Advice on Titanium dioxide (TiO2) (CAS/EC numbers 13463-67-7/236-675-5, 1317-70-0/215-280- 1, 1317-80-2/215-282-2) - SCCS/1661/23 - Preliminary document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on benzyl salicylate (CAS No. 118-58-1, EC No. 204-262-9) - SCCS/1656/23– Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Methylparaben (CAS No. 99-76-3, EC No. 202-785-7) - SCCS/1652/23– Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE ON the safety of Triclocarban and Triclosan as substances with potential endocrine disrupting properties in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de cadrage méthodologique pour l'évaluation des trois PNSE (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur deux projets de décrets d’application de la loi AGEC relatifs à la mise à disposition des informations permettant d'identifier pour le consommateur les substances dangereuses (dont les perturbateurs endocriniens) contenues dans certains produits (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDENDUM to the scientific opinion SCCS/1613/19 on the safety of aluminium in cosmetic products (lipstick) - Submission II - SCCS/1626/20 - Addendum (lipstick) – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS). 2022, Publications Office of the European Union, 978-92-76-55211-6. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/59197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Methyl salicylate (methyl 2-hydroxybenzoate) - Submission I- SCCS/1633/21- Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2022, Publications Office of the European Union, 978-92-76-54817-1. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/47640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Genistein and Daidzein - SCCS/1641/22 Final version and Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Genistein and Daidzein - SCCS/1641/22 Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of alpha-arbutin and beta-arbutin in cosmetic products - SCCS/1642/22 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE ON the safety of Triclocarban and Triclosan as substances with potential endocrine disrupting properties in cosmetic products - SCCS/1643/22 – Final Scientific Advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on salicylic acid (CAS No. 69-72-7, EC No. 200-712-3) - SCCS/1646/22 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFP2 respiratory protective devices in the general population to fight against the spread of the SARS-CoV-2 virus in relation to the emergence of the Omicron variant (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFP2 respiratory protective devices for health professionals in the context of the fight against the spread of the SARS-CoV-2 virus in relation to the emergence of the Omicron variant (supplement) (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Genistein and Daidzein - SCCS/1641/22 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif aux traitements appliqués aux boues de stations d'épuration par rapport au risque d'infection au virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of aluminium in cosmetic products - Submission III - SCCS / 1644/22 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareils de protection respiratoire de type FFP2 en population générale dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 en rapport avec l'émergence du variant Omicron (complément) (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif aux masques dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 en rapport avec l'émergence du variant Omicron (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON the safety of presence of Bisphenol A in clothing articles - SCCS/16/2020 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2022, Publications Office of the European Union, 978-92-76-54698-6. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/687203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Sodium Bromothymol Blue (C186) (CAS No. 34722-90-2, EC No. 252-169-7) – SCCS/1645/22 - Preliminary Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19: recommendations for masks in enclosed public spaces (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19: Sanitary conditions for the end-of-year celebrations 2020 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Opinion on the safety of presence of BPA in clothing articles : Results of the public consultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). , 2021, Scientific Committee for Consumer Safety (European Commission)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON hair dye 1 Indigofera tinctoria (C170)- CAS 84775-63-3 - Submission III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages). , 2021, Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages), 978-92-76-42047-7. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/613025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Dihydroxyacetone (DHA) - CAS No. 96-26-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages). , 2021, Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages), 978-92-76-41960-0. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/672136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective enclosed spaces and Covid-19: mask wearing and possible adaptations at the workplace (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Gold (nano), Colloidal Gold (nano), Gold Thioethylamino Hyaluronic Acid (nano) and Acetyl heptapeptide-9 Colloidal gold (nano) - SCCS/1629/21 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2021, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif au risque de transmission du virus SARS-CoV-2 par la dispersion d’aérosols lors d’activités liées aux différents types de tabagisme et aux caractéristiques des lieux (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP/France). , 2021, Haut Conseil de Santé Publique (HCSP / France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19: recommendations on masks within child care settings (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON the safety of Aluminium in cosmetic products - Submission II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages). , 2021, Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages), 978-92-76-42212-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : mesures de prévention en terrasse des bars et restaurants (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masks in the fight against the spread of SARS-CoV-2 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bayeux-Dunglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beylot-Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Zinc Pyrithione (ZPT) (CAS No 13463-41-7) -Submission III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages). , 2021, Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages), 978-92-76-42048-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : dépistage en milieu scolaire – Lettre au Sénat (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Titanium dioxide (TiO2) used in cosmetic products that lead to exposure by inhalation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages). , 2021, Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages), 978-92-76-42046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE ON the SCCS Opinion on methyl-N-methylanthranilate (MNM) (SCCS/1455/11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages), 978-92-76-41948-8. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/366646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : aeration, ventilation and CO2 measurement in Public Accesses Buildings (PAB)&amp;quot; (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villeeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2021, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Hydroxypropyl p-phenylenediamine and its dihydrochloride salt (A165) - SCCS/1608/19 - Final Opinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15268-2. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/370790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Titanium dioxide (TiO2) used in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Hydroxyapatite (nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on salicylic acid (CAS 69-72-7) - Submission I - SCCS/1601/18 - Final Opinion – Corrigendum of 20 & 21 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-10609-8. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/763162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Allergy Alert Test (AAT) as a proof-of-concept study&amp;quot; - SCCS/1607/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15266-8. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/78880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDENDUM to the scientific opinion SCCS/1613/19 on the safety of aluminium in cosmetic products (lipstick) - Submission II - SCCS/1626/20 - Addendum (lipstick) – preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Benzophenone-3 (CAS No 131-57-7, EC No 205-031-5) - SCCS/1625/20 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la gestion des déchets d’activités de soins dans le cadre de l’épidémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squinazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP/France). , 2020, Haut Conseil de Santé Publique (HCSP / France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on solubility of Synthetic Amorphous Silica (SAS) - SCCS/1606/19 - Final Opinion - Corrigendum of 6 December 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15265-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Tetrabromophenol Blue, 4,4’-(4,5,6,7-tetrabromo-1,1-dioxido-3H-2,1-benzoxathiol-3-yliden)bis-2,6-dibromophenol (C183) - Submission IV SCCS/1610/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15270-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS SCIENTIFIC ADVICE ON the SCCS Opinion on methyl-N-methylanthranilate (MNM) (SCCS/1455/11) - SCCS/1616/20 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON The safety of presence of Bisphenol A in clothing articles 2,2-bis(4-hydroxyphenyl)propane - SCCS/16/2020 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on the Safety Assessment of Nanomaterials in Cosmetics - SCCS/1611/19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15271-2. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/40446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on hair dye 1,2,4-trihydroxybenzene (1,2,4-THB) - A33 (CAS 533-73-3) - Submission VI - SCCS/1598/18 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15249-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on hair dye Methylimidazoliumpropyl p-phenylenediamine HCl (A166) (CAS 220158-86-1) - Submission I - SCCS/1609/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15269-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to the scientific Opinion SCCS/1491/12 on the hair dye substance 2-methoxy-methyl-p-phenylenediamine and its sulfate salt - COLIPA n° A160 - Submission II – use on eyelashes - SCCS/1603/18 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15260-6. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/785393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Resorcinol - SCCS/1619/20 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on fragrance ingredient Acetylated Vetiver Oil - AVO (Vetiveria zizanioides root extract acetylated) - Submission III - SCCS/1599/18 – Final Opinion – Corrigendum of 20 & 21 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15247-7. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/96061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of Butylphenyl methylpropional (p-BMHCA) in cosmetic products - Submission II - SCCS/1591/17 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15241-5. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/482938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Methoxypropylamino Cyclohexenylidene Ethoxyethylcyanoacetate (S87) - Submission II - SCCS/1605/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15263-7. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/697448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Copper (nano) and Colloidal Copper (nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on éthylzingerone - ‘Hydroxyethoxyphenyl Butanone’ (HEPB) - Cosmetics Europe No P98 – CAS No 569646-79-3 - Submission II (eye irritation) - SCCS/1604/18 – Final Opinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15253-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on skin sensitisation Quantitative Risk Assessment for fragrance ingredients (QRA2) - Submission I SCCS/1589/17 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00241-3. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/989719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to the scientific opinion on o-Phenylphenol, Sodium ophenylphenate and Potassium o-phenylphenate - (SCCS/1555/15) - Here: the use as preservative of Sodium o-phenylphenate, Potassium o-phenylphenate, MEA o-Phenylphenate (CAS n. 132-27-4, 13707-65-8, 84145-04-0) - Latest edition SCCS/1597/18 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00237-6. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/753010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on salicylic acid (CAS 69-72-7) - Submission I - SCCS/1601/18 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00244-4. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/081047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to the scientific Opinions on Climbazole (P64) / Ref. SCCS/1506/13 and SCCS/1590/1 - Latest edition SCCS/1600/18 – Final Version (Publications Office of the European Union, Luxembourg, Luxembourg (13 pages) (2019) - ISSN : 1831-4767 - ISBN : 978-92-76-00240-6 - DOI : 10.2875/417842 - Catalog Number : EW-AQ-19-007-EN-N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg (13 pages) (2019). , 2019, 978-92-76-00240-6. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/417842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Allergy Alert Test (AAT) as a proof-of-concept study - SCCS/1607/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , SCCS/1607/19 - Preliminary Opinion, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS notes of guidance for the testing of cosmetic ingredients and their safety evaluation - 10th revision - SCCS/1602/18 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00245-1. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/77673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to the scientific opinion on Zinc pyrithione (P81) ref SCCS/1512/13 - Latest edition SCCS/1593/2018 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00238-3. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/34622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on titanium dioxide (nano form) as UV-filter in sprays - SCCS/1583/17 – Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00201-7. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/645612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of cosmetic ingredients HEMA and Di-HEMA Trimethylhexyl Dicarbamate - Submission I (Sensitisation only) - SCCS/1592/17 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00242-0. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/039739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of cosmetic ingredients Phenylene Bis-Diphenyltriazine (CAS No 55514-22-2) - S86 : submission II - SCCS/1594/18 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00243-7. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/59041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Styrene/Acrylates copolymer (nano) and Sodium styrene/Acrylates copolymer (nano) SCCS/1595/18 – Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00235-2. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/790731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Colloidal Silver (nano) SCCS/1596/18 – Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00236-9. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/586035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS note of Guidance for the testing of cosmetic ingredients and their safety evaluation – 10th Revision&amp;quot; SCCS/1602/18 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS addendum to the opinion Climbazole (P64) - SCCS/1506/13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Opinion on titanium dioxide (nano form) coated with cetyl phosphate, manganese dioxide or triethoxycaprylylsilane as UV-filter in dermally applied cosmetic&amp;quot; – SCCS 1580/16 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernauer Ulrike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celleno Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaudhry Mohammad Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenraads Pieter-Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on fragrance ingredient Acetylated Vetiver Oil (AVO) - submission III&amp;quot; - SCCS/1599/18 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of cosmetic ingredient Phenylene Bis-Diphenyltriazine (CAS No 55514-22-2) -S86 - Submission II&amp;quot; - SCCS/1594/18 - Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on hair dye 1,2,4-trihydroxybenzene (1,2,4-THB) - A33 (CAS 533-73-3) - Submission VI&amp;quot; - SCCS/1598/18 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklists for Applicants submitting dossiers on Cosmetic Ingredients to be evaluated by the SCCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Final Opinion on Polyaminopropyl Biguanide (PHMB) - Submission III&amp;quot; - SCCS/1581/16 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to the scientific Opinion SCCS/1491/12 on the hair dye substance 2-Methoxy-methyl-p-phenylenediamine and its sulfate salt - COLIPA n° A160 - Submission II – use on eyelashes&amp;quot; - SCCS/1603/2018 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Final version of the Opinion on hair dye Tetrabromophenol Blue, 4,4’-(4,5,6,7-tetrabromo-1,1-dioxido-3H-2,1- benzoxathiol-3-yliden)bis-2,6-dibromophenol (C183)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Ethylzingerone - ‘Hydroxyethoxyphenyl Butanone’ (HEPB) - Cosmetics Europe No P98 – CAS No 569646-79-3 - Submission II (eye irritation)&amp;quot; SCCS/1604/18 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSC Final Opinion on Ethylzingerone - ‘Hydroxyethoxyphenyl Butanone’ (HEPB) - Cosmetics Europe No P98 - SCCS/1582/16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Basic Blue 99 (C059) - SCCS/1585/17 – Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATEMENT on management measures to be implemented towards workers in sites where titanium dioxide nanoparticles (TiO2 NPs) are manufactured and handled, and towards populations in the vicinity of these sites. - Protecting workers and persons living next to sites where titanium dioxide nanoparticles are produced or processed (Haut Conseil de la santé publique - French High Council for Public Health)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2018, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Dimethylpiperazinium Aminopyrazolopyridine HCl (A164)&amp;quot; - SCCS/1584/17 – Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorandum on the use of in silico methods for assessment of chemical hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg (6 pages) (2017). 2017, 978-92-79-65670-5. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/037529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Final version of the Opinion on decamethylcyclopentasiloxane (cyclopentasiloxane, D5) in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Final Opinion on N,N'-Bis-(2-hydroxyethyl)-2-nitro-p-phenylenediamine (B34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Vitamin A (Retinol, Retinyl Acetate, Retinyl Palmitate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Phenoxyethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON preservative EcoG+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano 2030 – Manufactured Nanomaterials by 2030 – Workplace health and safety consequences in small business in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dedessus-Le Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, INRS, 978-2-7389-2262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (164)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The way forward for assessing the human health safety of cosmetics in the EU: Proceedings of Workshop 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Benfenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patience Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-025-04275-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion opinion on the amendment of the specifications for vegetable carbon (E153) as a food additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Andreassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lourdes Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (1), pp.e9855. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2026.9855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re‐evaluation of neotame (E 961) as food additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Andreassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lourdes Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (7), pp.e9480. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving magnetic properties of Mn- and Zn-doped core–shell iron oxide nanoparticles by tuning their size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Seemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.2285-2295. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.16.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow‐up of the re‐evaluation of silver (E 174) as a food additive (EFSA‐Q‐2023‐00169)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Andreassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lourdes Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.e9316. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on benzophenone – 4 (CAS No. 4065-45-6, EC No. 223-772-2) used in cosmetics products – SCCS/1660/23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara van Haecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.100034. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.namjnl.2025.100034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Biphenyl-2-ol and Sodium 2-biphenylolate used in cosmetic products (CAS/EC No. 90-43-7/201-993-5 and 132-27-4/205-055-6)– SCCS/1669/24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.100035. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.namjnl.2025.100035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D bio-printed-based model for pancreatic ductal adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (9), pp.206. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diseases12090206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re‐evaluation of silicon dioxide (E 551) as a food additive in foods for infants below 16 weeks of age and follow‐up of its re‐evaluation as food additive for uses in foods for all population groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (10), pp.e8880. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on HAA299 (nano)– SCCS/1634/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado L. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Panteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.105365. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2023.105365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on acid yellow 3 (submission II) – SCCS/1631/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado L. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140, pp.105364. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2023.105364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of copolymer-based nanoparticle composition (MEO2MA-OEGMA) on the release profile of doxorubicin in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/colloids8010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Folate‐Superparamagnetic Nanoconjugates for Inhibition of Cancer Cell Proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Nahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Kerdjoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (12), pp.2202364. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202202364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re‐evaluation of calcium carbonate (E 170) as a food additive in foods for infants below 16 weeks of age and follow‐up of its re‐evaluation as food additive for uses in foods for all population groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl‐heinz Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (7), pp.e08106. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.8106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coculture based, 3D bioprinted ovarian tumor model combining cancer cells and cancer associated fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (3), pp.2200434. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.202200434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer-on-chip technology: current applications in major cancer types, challenges and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Figarol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.032001. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1091/ac8259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS scientific opinion on Butylated hydroxytoluene (BHT) - SCCS/1636/21″</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenraads Pieter Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105312. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2022.105312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer safety (SCCS) – Final Opinion on propylparaben (CAS No 94-13-3, EC No 202-307-7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.105005. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2021.105005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS Notes of Guidance for the Testing of Cosmetic Ingredients and their Safety Evaluation 11th revision, 30-31 March 2021, SCCS/1628/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.105052. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2021.105052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS Scientific Advice on the Safety of Nanomaterials in Cosmetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.105046. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2021.105046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of core/shell nanostructures presenting good hyperthermia properties for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nureddin Ashammakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (17), pp.6429-6443. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1QM00353D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux manufacturés dans l'environnement professionnel : un aperçu de l'état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-by-Layer Self-Assembly of Polyelectrolytes on Superparamagnetic Nanoparticle Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Nahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The way forward for assessing the human health safety of cosmetics in the EU workshop proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Benfenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 436, pp.152421. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2020.152421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS guidance on the safety assessment of nanomaterials in cosmetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112 (10), pp.104611. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2020.104611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de prévention de la diffusion du virus SARS-CoV-2 en établissement d’accueil du jeune enfant (EAJE) et en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (6), pp.302-307. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpp.2020.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ on Chip Development for The Improvement of New Smart Cancer Therapeutic Carriers Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2019.23.003841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer safety (SCCS) – Opinion on Ethylzingerone - ‘Hydroxyethoxyphenyl Butanone’ (HEPB) - Cosmetics Europe No P98 - CAS No 569646-79-3 - Submission II (eye irritation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.104393. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2019.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on the proposed amendment of the EU specifications for titanium dioxide (E 171) with respect to the inclusion of additional parameters related to its particle size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl‐heinz Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (7), </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin-Loaded Thermoresponsive Superparamagnetic Nanocarriers for Controlled Drug Delivery and Magnetic Hyperthermia Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaam Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigul Kulmukhamedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bezdetnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (34), pp.30610-30620. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b10444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer safety (SCCS) – Opinion on the safety of cosmetic ingredient salicylic acid (CAS 69-72-7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Panteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.104376. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on consumer safety (SCCS) – Final opinion on the safety of fragrance ingredient Acetylated Vetiver Oil (AVO) - (Vetiveria zizanioides root extract acetylated) - Submission III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.104389. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the scientific committee on consumer safety (SCCS) – Opinion on the safety of cosmetic ingredient phenylene bis-diphenyltriazine (CAS No 55514-22-2) - S86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2018.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A facile approach for the Doxorubicine delivery in cancer cells by responsive and fluorescent core/shell quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaam Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.2248-2256. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer Safety (SCCS) - Final version of the opinion on decamethylcyclopentasiloxane (cyclopentasiloxane, D5) in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.117 - 118. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydes céramiques élaborés par voie mécanochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), pp.219-226. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/199390020219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat treatments on the microstructure of an ultrafine-grained Al-Zn-Mg alloy produced by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemonnier S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barraud E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghanbaja Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allain N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 685, pp.71-78. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.12.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer Safety (SCCS) - Final version of the Opinion on Vitamin A (retinol, retinyl acetate and - retinyl palmitate) in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.102-104. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional responsive superparamagnetic core/ shell nanoparticles and their drug release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (42), pp.26243-26249. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ra02437a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient synthetic access to thermo-responsive core/shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaam Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Schjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (12), pp.125601. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa5d81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step consolidation and precipitation hardening of an ultra-fine grained Al-Zn-Mg alloy by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 685, pp.227-234. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-responsive magnetic Fe3O4@P(MEO2MAX-OEGMA100-X) NPs and their applications as drug delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaam Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 532 (2), pp.738-747. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer Safety (SCCS) - Final version of the opinion on Eco G+ in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lilienblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Regulatory Toxicology and Pharmacology, 82, pp.157. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer Safety (SCCS) - Final version of the opinion on Phenoxyethanol in cosmetic product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.156 - 156. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est, du nouveau ! L’Institut Jean Lamour, nouveau pôle de recherche en science et ingénierie des matériaux, à Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.174-176. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2015.0771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hallmarks of mechanochemistry: from nanoparticles to technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Achimovicova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Balaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Billik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara Cherkezova-Zheleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (18), pp.7571-7637. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cs35468g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of FeAl Composition Produced by SPS Reactive Sintering from Mechanically Activated Powder Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/150297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution par les particules dans l’air ambiant - Recommandations du Haut Conseil de la Santé Publique sur les seuils d’information sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation et la gestion des risques liés aux nanomatériaux, aspects juridiques et réglementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse annuelle de l'OMNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Ball-Milled ZrAlNiCu Bulk Metallic Glass Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain-Bonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.616-620. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201000339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Une revue des définitions, des applications et des effets sur la santé. Comment implémenter un développement sûr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (7), pp.648-658. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoSciences, NanoTechnologies, NanoProduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annales françaises des microtechniques et de chronométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80-81 (59), pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanically induced crystallization of FCC phases by mechanical milling in ZrAlNiCu bulk metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Allain-Bonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 504, pp.S264-S266. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High yield fabrication of fluorescent nanodiamonds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Wrachtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (23), pp.235602. </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/20/23/235602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00429145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation behaviour of bulk nanostructured NiTi alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (11), pp.115003. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/18/11/115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et bénéfices des nanotechnologies : le besoin de nouvelles formes de débat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George-Guiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desmoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 55 (3), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re.055.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive sintering of molybdenum disilicide by spark plasma sintering from mechanically activated powder mixtures: Processing parameters and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 465 (1-2), pp.344-355. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.10.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Sintering of molybdenum disilicide by Spark Plasma Sintering from mechanically activated powder mixtures: Processing parameters and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénael Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 465 (465), pp.344-345. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.allcom.2007.10.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux : Différentes voies de synthèse, propriétés, applications et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSP : Actualité et Dossier en Santé Publique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of FeAl intermetallics prepared by SHS Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébatien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhair Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S1061386208030047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated reactive forging synthesis (MARFOS) of NiTi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (7), pp.889-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability and microhardness of a dense nanostructured FeAl compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated reactive extrusion synthesis (MARES) of NiTi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 473 (1-2), pp.336-341. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2007.03.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni4Ti3 Precipitation during Ageing of MARES NiTi Shape Memory Alloys Studied by FEG-SEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (S3), pp.13-16. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927608089241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Recent Contributions to SHS from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.235-255. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S1061386207040115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering à partir de poudres mécaniquement activées : compréhension des transitions de phase au cours d'un frittage réactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reinfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (4-5), pp.269-280. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2008011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between milling parameters and microstructure characteristics of nanocrystalline copper powder prepared via a high energy planetary ball mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolii Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 432 (432), pp.110 - 117. </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.allcom.2006.05.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanism of MoSi2 produced by SHS from Mechanically- Activated powder mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Rogachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.76-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive extrusion synthesis of mechanically activated Ti–50Ni powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (12), pp.1623-1631. </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2007.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main recent contributions in SHS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Nièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.235-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering à partir de poudres mécaniquement activées : compréhension des transitions de phase au cours d’un frittage réactif / Spark Plasma Sintering from mechanically-activated powders: In-situ investigation of phase transition during a current activated SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reinfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95, pp.269-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted self-sustaining combustion reaction in the Fe-Si system: mechanical and chemical activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 456 (456), pp.270-277. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.11.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synchrotron investigation of MoSi2 formation mechanisms during current activated SHS sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénael Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (55), pp.6051-6063. </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2007.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanism for SHS of MoSi2 from mechanically activated powder mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénael Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rogachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.79 - 86. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S1061386207020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk FeAl nanostructured materials obtained by spray forming and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 434-435, pp.358-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of bulk FeAl nanostructured materials by spray forming and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (10-11), pp.1208 - 1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 420, pp.158-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by mechanically activated self-propagating high-temperature synthesis (MASHS) : In-situ time-resolved investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (5), pp.521 - 529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of dense nanostructured materials using FAPAS and SPS techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhair Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 194, pp.235 - 249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 420 (1-2), pp.158 - 164. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Bulk FeAl nanostructured materials by HVOF spray forming and Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhair Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (10-11), pp.1208 - 1213. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2005.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by Mechanically-Activated Self-propagating High-temperature Synthesis (MASHS) : In situ time-resolved investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (5), pp.521 - 529. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 420, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by Mechanically-Activated Self-propagating High-temperature Synthesis (MASHS) : In situ time-resolved investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.521-529. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of energy parameters of ball milling on microstructure of Cu nanostructured powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Ustinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallofizika i Noveishie Tekhnologii [Metallophysics and Advanced Technologies]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (4), pp.503-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, magnetic and Mössbauer studies of mechanically alloyed Fe-20%Ni powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Greneche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 417 (1-2), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural computation to predict magnetic properties of mechanically alloyed Fe-10%Ni and Fe-20%Ni nanocrystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 119 (2), pp.164 -170. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2005.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaggregated silicon nanocrystals obtained by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Švrček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 275 (3-4), pp.589-597. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Ball Milling Parameters and Microstructure Parameters of Nanocopper Using XRD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural computation to predict magnetic properties of mechanically alloyed Fe–10%Ni and Fe–20%Ni nanocrystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 119, pp.164-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00224728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Activation Effect on Self-Sustaining Combustion Reaction in Mo-Si System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.173 - 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of nanostructure states of Cu-powders prepared by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (a1), pp.c449-c450. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305081109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction and Mössbauer studies of mechanically alloyed Fe–Ni nanostructured powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Greneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 294 (2), pp.e145-e149. </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2005.03.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Nanostructure States of Cu-powders Prepared by Ball Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ustinov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA CRYSTALLOGRAPHICA A-FOUNDATION AND ADVANCES,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61, pp.C449-C450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Bulk FeAl Nanostructured Materials by HVOF Spray Forming and Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilized Zirconias Prepared by Mechanical Alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mazerolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (11), pp.2884-2888. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1151-2916.1993.tb04031.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of nanocrystalline iron aluminide obtained by mechanically activated field activated pressure assisted synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Phigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 369 (1-2), pp.49 - 55. </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2003.10.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction line profile analysis of iron ball milled powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, A366, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense nanostructured materials obtained by spark plasma sintering and field activated pressure assisted synthesis starting from mechanically activated powder mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spinassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (3), pp.155-164. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SOS0403155B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling Condition effect on structure and magnetic properties for mechanically alloyed nanocrystalline Fe - 10 % Ni and Fe - 20% Ni alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 381 (1-2), pp.363 - 371. </w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction mode and shock mode effect on magnetic properties of mechanically alloyed Fe-based nanocrystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00224933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Nanostructured Materials Obtained by Spark Plasma Sintering and Field Activated Pressure Assisted Synthesis Starting from Mechanically Activated Powder Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spinassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.155 - 164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling conditions effect on structure and magnetic properties of mechanically alloyed Fe–10% Ni and Fe–20% Ni alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 381, pp.363-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00224857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma synthesis from mechanically activated powders: a versatile route for producing dense nanostructured iron aluminides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (5), pp.691-696. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X - ray diffraction line profile analysis of iron ball milled powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 366 (2), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(03)00572-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mechanically activated field-activated pressure-assisted synthesis processing parameters for producing dense nanostructured FeAl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gosmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (10), pp.2331-2338. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2003.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low and high temperature corrosion resistance of a dense nanostructured MoSi2 produced by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp. Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (4), pp.333-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of nanocrystalline mechanically alloyed Fe–10% Ni and Fe–20% Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fenimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 360, pp.299-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00224975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of a dense nanostructured FeAl produced by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pignini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (2), pp.137 - 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of nanocyrstalline mechanically alloyed Fe-10 % Ni and Fe - 20 % Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 360 (1-2), pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(03)00460-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the formation mechanism of nanostructured NbAl3 via MASHS reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (4), pp.377 - 389. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0966-9795(02)00010-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanically activated combustion reaction in the Fe-Si system : in situ time-resolved synchrotron investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bernsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (3), pp.271 - 282. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00136-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous synthesis and consolidation of nanostructured MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhair Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.542 - 549. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2002.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated powder Metallurgy Processing : a versatile way towards nanomaterials synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (6), pp.47 - 59. </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0151-9107(02)90014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental setup for the time resolved X – ray diffraction study of self – propagating high temperature synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girodon-Boulandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mazué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couqueberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (2), pp.422 - 428. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1435848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity study of a dense nanostructured MoSi2 elaborated from MAFAPAS Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp. Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.279 - 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved XRD experiments adapted to SHS reactions : Autoreview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (2), pp.181 - 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of nanocrystalline NbAl3 by mechanically activated field activated pressure assisted technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (7), pp.571 - 580. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00040-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical alloying in the SHS research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (2), pp.109 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step synthesis and consolidation of nanophase materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhair Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84 (5), pp.910 - 914. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1151-2916.2001.tb00767.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Alloying in SHS research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (2), pp.109 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical activation effect on the self-sustaining combustion reaction in the Mo–Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 314 (1-2), pp.240-250. </w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(00)01221-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASHS process applied to the Cu3Si phase formation. Kinetic study of the reaction between Cu3Si and CuCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zenkouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (1), pp.1 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline NbAl3 synthesis by MASHS with in - situ and post mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High-Temperature. Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (3), pp.281 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous IR and time-resolved X-ray diffraction measurements for studying self-sustained reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049599013540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of the Cu3Si compound using a mechanically activated annealing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (13), pp.3221 - 3226. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004806918391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Cu3Si of different genesis towards copper(I) chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 351 (1-2), pp.71 - 77. </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disilicide elaboration by combustion reaction : interest of using a mechanical activation step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (4), pp.429 - 444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of self sustaining reaction Cu3Si phase formation starting from mechanically activated powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 284 (1-2), pp.301 - 306. </w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(00)00749-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties study of nanocrystalline cobalt and cobalt - based alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metastable and Nanocrystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.7.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ time resolved X-ray diffraction study of the formation of the nanocrystalline NbAl3 phase by mechanically activated self-propagating high-temperature synthesis reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 272 (2), pp.334 - 341. </w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(99)00488-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of niobium aluminides using mechanically activated self-propagating high-temperature synthesis and mechanically activated annealing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 265 (1-2), pp.117 - 128. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01141-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility of Ball-Milled Nanocrystalline Materials Determined at High Pressure: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Itié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metastable and Nanocrystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2-6, pp.587-592. </w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.2-6.587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated synthesis studied by X-ray diffraction in the Fe–Al system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeghmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 262 (1 - 2), pp.279 - 288. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent developments in mechanical activation and mechanosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (1), pp.305-314. </w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a804645j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synchrotron characterization of mechanically activated self - propagating high temperature synthesis applied in Mo - Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47(7) (7), pp.2113 - 2123. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6454(99)00084-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ time-resolved diffraction coupled with a thermal i.r. camera to study mechanically activated SHS reaction: case of Fe–Al binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (2), pp.619 - 629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of self - sustaining reaction by mechanical activation : case of Fe Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 264, pp.94 - 107. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01108-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic hyperfine temperature dependence in Fe–Si crystalline alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Randrianantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Greneche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 111 (6), pp.323-327. </w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-1098(99)00209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical activation conditions of the Fe2O3 and V2O3 mixture powders in order to obtain a nanometric vanadium spinel ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (1-3), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00131-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce - Mechanical activation of iron and vanadium oxides in order to obtain nanometric vanadium ferrite similar to a soft chemistry compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (3), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1609(99)80078-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of MASHS parameters to obtain a nanometric FeAl intermetallic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (2), pp.233-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (3), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1609(99)80078-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemistry and mechanical activation - Mécanochimie et activation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Sciences des Matériaux (ACSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22, pp.417-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of Mechanosynthesis : overview and prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Sciences des Matériaux (ACSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22, pp.351-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of Fe Si nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djega-Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 259 (1-2), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(97)00102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural materials formation by mechanical alloying: Morphologic analysis based on transmission and scanning electron microscopic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tachikart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36 (4-5), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1044-5803(96)00047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline Fe Ni solid solutions prepared by mechanical alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saindrenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (4), pp.411-420. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0965-9773(96)00012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of mechanical alloying in a modified horizontal rod mill: Mathematical treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44 (2), pp.725-734. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1359-6454(95)00177-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Nanostructural Materials induced by mechanical processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Transactions, JIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36 (2), pp.198 - 209. </w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/matertrans1989.36.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of mechanical alloying in a planetary ball mill: Mathematical treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Metallurgica et Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (3), pp.1087-1098. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0956-7151(95)92625-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification induces by milling on liquid phase sintering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Nardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaffet Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 179-181, pp.391-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of nanosized refractory oxde powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (5-8), pp.667-670. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0965-9773(95)00146-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline and amorphous oxide powders prepared by high energy ball - milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Solid State and Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 32, pp.673-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of mechanically alloyed (NiAl)1 − x(M)x (M = Fe, Zr) nanocrystalline and amorphous phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (4), pp.393-409. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0965-9773(95)00251-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturated A2 solid solution induced by ball milling in the Fe-Si system: structural and magnetic characterization and thermal stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (6), pp.4887-4889. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.334255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline MoSi2 phase formation induced by mechanically activated annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 205 (1-2), pp.27-34. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-8388(94)90760-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude structurale du système ternaire Al/Si/C par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-251-C3-256. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases sous sollicitations mécaniques : élaboration par mécano-synthèse de matériaux à nanostructures (alliages métalliques, semi-conducteurs, céramiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 91 (5), pp.757-770. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/199491050757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer effect evidence for disordering induced by mechanical alloying in the Fe-Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djega-Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-285-C3-290. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical alloying in a planetary ball mill : kinematic description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-291-C3-296. </w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical and experimental dynamical phase diagram for ball-milled Ni10Zr7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 209 (1-2), pp.351-361. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-8388(94)91124-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far from equilibrium phase transition induced by solid-state reaction in the Fe Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 194 (2), pp.339-360. </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-8388(93)90020-N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of mechanical alloying phase formation and related magnetic and mechanical properties in the Fe Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 198 (1-2), pp.155-164. </w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-8388(93)90159-K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (365)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folate-Functionalized Superparamagnetic Core/Shell Nanoparticles for Targeted Drug Delivery and Stealth Behavior Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Kerdjoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C Nano 2025 - Thematic Session : Caractérisation à l'échelle nano Disciplinary fields involved: Physical-Chemitry and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative combination of 3D bio-printing and microfluidic to create PDAC -on-chip for anticancer drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO IN BIO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance des effets sur la santé des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies : enjeux de travail humain et de santé et sécurité au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart core/shell magnetic nanoparticles and their further use in cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E_MRS 2023, Symposium - Advanced strategies for smart functional and multifunctional biomaterials and biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer 3D bio-printed models and their further studies in microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bezdetnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual Conference of the European Society for Biomaterials, ESB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Biomaterials (ESB), Sep 2023, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem-Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Journée d’Etudes des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang (Vosges), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Cosmetics - SCCS Opinions on health and safety risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Nanomatériaux et Cosmétiques – Exigences réglementaires, évaluation d’exposition, méthodes de caractérisation : faites le point sur les sujets incontournables associés aux nanomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNE, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Medjahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du GFSM (Groupe Francophone de Spectrométrie Mössbauer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francophone de Spectrométrie Mössbauer, May 2022, Nancy, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D bio-printing of living systems for food industries and medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano in Bio 2022 - 30 Mai au 5 Juin 2002, Le Gosier Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Gosier Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D dynamic model of ovarian cancer combining bioprinting and microfluidic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting – French Society for Nanomedecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Nanomedecine, Dec 2021, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem-Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Nano 2021, 7 Annual Meeting – French Society for Nanomedecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem-Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS 2021 / Sensors 2021 / EGF 2021 / NanoMed 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart core / shell nanoparticles for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louagef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Institut Jean Lamour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin Loaded Thermo-responsive Superparamagnetic Nanocarriers for Controlled Drug Delivery and Hyperthermia Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E_MRS, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules et Alimentation : E171 (TiO2), un cas pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique - Additifs, nanoparticules et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart superparamagnetic nano-carrier for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bezdetnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Functional Materials - Functional Materials Technology Key Enabler For Industrial Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association for Advances in Functional Materials (AAAFM), Aug 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-responsive core/shell SPION and their drug release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 E-MRS Spring Meeting – Biomaterials and Nanomedicine, Symposium E - Nanotechnology for targeted personalized medicines and theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces fonctionnelles et/ou thermo-stimulables et en vue d'interactions ciblées avec le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Francuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Matériaux pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Cytotoxic Smart Core/Shell Nanoparticles and Their Application in Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Cytotoxic Smart Core/Shell Nanoparticles and Their Application in Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoInbio 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive core/shell Nanoparticles for cancer therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th USM-UL Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Cytotoxic smart Core / Shell nanoparticles and their application in nanomedecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2017 - Symposium: NM07: Nanostructure—Based Optical Bioprobes-Advances, Trends and Challenges in Optical and Multimodular Bioimaging and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Responsive superparamagnetic core/shell Nanoparticles and their drug release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Magnetic Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient process to lead to non cytotoxic smart core / shell Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française du Génie des Procédés, Jul 2017, Nancy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules : aspects réglementaires, la caractérisation, les applications (nutrition, cosmétique, environnement, santé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERETE (Société Francophone d’Etude et de Recherche sur les Elements Toxiques et Essentiels) – Journées scientifiques « Nanoparticules »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFERETE (Société Francophone d’Etude et de Recherche sur les Elements Toxiques et Essentiels), Dec 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano - solutions for sustainable materials management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASC CONFERENCE IN LISBOA - “Science &amp; Technology for the better hood of humankind”, October 26 and 27, 2017, Lisbonne (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Sciences (EurASc), Oct 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation of ultrafine-grained Al-Zn-Mg alloy powder by Spark Plasma Sintering and ballistic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes intelligents en vue de la thérapie cancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dine E. J. Al</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferjaoui Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schneider R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roques-Carmes Th.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Pôle Scientifique Biologie, Médecine, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cytotoxic Smart Fluorescent Core/shell Nanoparticles and their further application for cancer drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoInBio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules : Maîtrise des Risques et Bonnes Pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J3P 2016 « Journées Promotion Procédés Produits - Nanoparticules, quels risques, quelles protections ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step consolidation and precipitation hardening of nanostructured AA7020 powder by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC-CMTP4 4th International Conference on Competitive Materials and Technology Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Miskolc-Lillafüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Functionnalization: from self-assembly to smart functional materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USM-UL Mini Colloquium in USM Health Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kubang Kerian, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation hardening in a ultrafine-grained aluminum alloy AA7020 developed by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La Métallurgie – Quel Avenir », ST4. Nouveaux matériaux, nouvelles propriétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive core/shell superparamagnetic nanoparticles and their aplication for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nanosciences et Magnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de nanoparticules magnétiques répondantes pour applications en thérapie cancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem-Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MatAv 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of smart materials combining both fluorescence and thermo-responsive properties to obtain (achieve) an effective drug delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Multifunctional, Hybrid and Nanomaterials (Hybrid Materials 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three steps synthesis process to obtain core/shell nanoparticles serving as capsules for effective drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Material Sciences (CSM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of a high strength Aluminium Alloy developed through powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM20, 20th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : procédés, réglementation, Safer by design / by process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-poudres, Nano-matériaux, Nano-objets : Produits du futur de la molécule au consommateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoswitchable fluorescent nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaam Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Material Sciences (CMS9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of a high strength Aluminium Alloy developed by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoswitchable Fluorescent Nanoparticles: Preparation, Properties and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Material Sciences (CSM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du temps de broyage pour la nano-structuration d’un mélange Alliage d’Aluminium/céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Procédés sécurisés (Safer by design / process)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of a high strength Aluminium Alloy developed for ballistic protection application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanos : enjeux et scénarii pour le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle Entreprises et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Courbevoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules fluorescentes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of smart nanomaterials for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Material Sciences (CSM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials : Industrial production and prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSafe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nanotechnology-related risk perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atarodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Gaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials-Eurotransnano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of a high strength Aluminium Alloy developed by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium 2014, French-German Research Institute of Saint-Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Saint-Louis (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanos…, Nanosciences, nanomatériaux, nanotechnologies…, et management en santé au travail : quelles opportunités et quels risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. Gaffet 34ème Conférence du Cycle de conférences du Club Sup SSQT – AINF « Responsabilité durable et Santé au Travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AINF, Dec 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening of an Aluminium Alloy through micro-structural modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Budding Science Colloquium, French-German research Institute of Saint-Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials in packaging industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Nano-Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un composite Aluminium/B4C par la voie de la métallurgie des poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014 - Colloque 17 : Procédés de mise en forme de poudres et de massifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de composites bases Magnésium par Frittage SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014 - Colloque 17 : Procédés de mise en forme de poudres et de massifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery system based on ZnO@thermoresponsive copolymer core-shell nanohybrids: Synthesis and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux et NanoTechnologies : Applications dans le domaine de l’Agro-Alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RISQUES ALIMENTAIRES EMERGENTS : ANTICIPONS ! Colloque Rencontres professionnelles Les nanomatériaux les composés néoformés les interactions emballage-aliment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANIA, Feb 2013, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Nanos et des Définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nanotechnologies : Jalons pour un débat éclairé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions introductives des Nanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nanoparticules : Risques ou Progrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies et Nanomatériaux : Pour un développement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des connaissances scientifiques sur les nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l’Alliance des boissons sans alcool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux – Applications au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Government Policy on Nanotechnology: Risk Assessment and Risk Management Between Self-Regulation and Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2013 meeting of The Conference Board Council on Environment and Product Stewardship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies, risk perception, social and human sciences: an opened field to transdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atarodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8thInternational Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Usages et mise en œuvre - Applications dans le secteur Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence technologique « Nanomatériaux – Applications pour l’Automobile et l’Aéronautique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCI Région Lorraine, Nov 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur la question des risques sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence FFSA « Nanotechnologies : Etat des lieux et Enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et vulgarisation des «Nanos»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence FFSA « Nanotechnologies : Etat des lieux et Enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : une revue des définitions, des applications, des effets sanitaires et des moyens à mettre en œuvre pour un développement sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les Nanomatériaux : Intérêts, réglementation et conditions d’usage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARI Picardie, Apr 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Nanotechnologies : La question des risques et son influence sur l’évolution des nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minnovarc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano - Solutions for Securing Supplies of Raw Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles 2012 de l'Académie Européenne des Sciences, 25 et 26 Octobre 2012 – Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Européenne des Sciences, Oct 2012, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et acteurs de l’élaboration des normes juridiques et des normes techniques : le cas des nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, éthique et droit : dynamiques et concurrence des normes, IHEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHEST, Aug 2012, Gréoux-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un développement maitrisé des Nanomatériaux : l'approche &amp;quot;safe by design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel de l’OMNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMNT (Observatoire des Micro et Nano Technologies), Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat actuel des connaissances sur les nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Class - Jeunes Chercheurs du Réseau Droit, Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of Nanomaterials : The « safeR by design/process » approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicity of Nanomaterials: kinetics and respiratory aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanotechnologies dans le domaine du Traitement de Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Normalisation à l’Innovation, L’Evolution continue du Traitement de Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Charleville - Mézières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR /CSS &amp;quot;NanoSciences et NanoTechnologies« (2012 - …)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Les nanos : un grand défi interdisciplinaire pour le CNRS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and appropriate parameter definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSU / CODATA Workshop on the Description of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Council for Science (ICSU), and CODATA, the ICSU Committee on Data for Science and Technology, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Santé – L’approche Safer by Design / Safer by Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat Public - Nanotechnologies : Quels enjeux pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif citoyen Nanotechnologies du Plateau de Saclay, Oct 2012, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux nouveaux et acceptabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition de la journée “Recherche &amp; Innovation pour l’Industrie“ (ICAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un Développement Responsable et Maîtrisé des Nanomatériaux : Applications aux Domaines de la Plasturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontre « Innovation Plasturgie en Haute –Loire, Nouvelles technologies respectueuses de l’environnement, recyclage et applications innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Monistrol-sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux et NanoProduits : Etats des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Fondation Servier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Nanotechnologies, les enjeux économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : "Regards sur les Nanotechnologies : enjeux, risques, perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue d’un Chercheur et Acteur d’une Institution : ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NanoCode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Responsible Development : How to conciliate Research, Innovation and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoTech Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Venise (Italie), Italy. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Promesses des Nanotechnologies : L’innovation, c’est quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l’Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behaviours of the high thermally stable Zr58Al16Ni11Cu15 bulk metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.N. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain-Bonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gijón, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et Enjeux des NanoMatériaux et des NanoTechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union des Professeurs de Physique et de Chimie de l’Académie de Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Nanotechnologies : For a Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials : Their Impact on humans and on the environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Risques liés aux NanoTechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Risques liés aux NanoTechnologies" E.Gaffet Nanotechnologies : y a-t-il un bénéfice sans risque ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Responsible Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus 2011 Membrane Engineering for Safety, Health and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials : A response to materials ressource and high performance materials challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Materials Perspectives Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis : An improved mathematical contribution to the planetary ball mill kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoTechnologies et NanoMatériaux Pour un développement Durable (Responsable, Sécurisé, Maîtrisé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les nanotechnologies et leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSTI, Nov 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un développement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Techniques de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials : Synthesis (Pour un développement responsable, sécurisé et maitrisé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AISS - Chimie sur les nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux – Pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de Conférences - Espace Mendés France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment introduire les nanomatériaux dans l’industrie? Norme et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Nanomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MATERALIA - Pôle de Compétitivité Matériaux, Jul 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un développement responsable, sécurisé et maîtrisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Nature Isère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling of fluorescent diamond microcrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villeroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Latroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond 2010 - 21st European Conference on Diamond, Diamond- Like Materials, Carbon Nanotubes, and Nitrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hongrie, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un développement responsable, sécurisé et maîtrisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanos du Conseil Economique et Social Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Economique et Social Régional Limoges, Jun 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification de phases métastables par frittage flash (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence des paramètres expérimentaux sur la densification de matériaux céramiques nanostructurés par frittage flash (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un développement responsable et maîtrisé des Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e2phy "La physique du nanomonde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Debate on Nanotechnologies (in France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSafe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction sur les Nanomatériaux : Généralité, économie de marché et aspects réglementaires / toxicologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Nanomatériaux Champagne / Ardennes Nanomatériaux appliqués aux traitements de surface »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoArgent – Inventaire et Cycle de vie, Toxicité et EcoToxicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel OMNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux, nanotechnologies : Pour un développement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Arc et Senans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Arc et Senans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et effets sur l’environnement / Nanomaterials and Environmental effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres franco-japonaises de bioéthique et d'éthique des Sciences, Thème des nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur la Santé des Nanomatériaux rencontrés dans la vie de tous les Jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon – Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Fe/Al agglomerates prepared by high-energy ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Symposium on Self-Propagating - High-Temperature Synthesis (SHS-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Tsakhkadzor, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des nanomatériaux : entre perspectives d’innovations et évaluation des risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres parlementaires sur les Nanomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification de la mullite et du disilicate d’yttrium par frittage flash (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès JA SF2M 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconventional production technologies for NiTi shape memory alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOMAT 2009 - The 8th European Symposium on Martensitic Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Characterisations : “A minima” parameters to be determined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Toxicity of Manufactured Nanomaterials – Current European Research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Nanotechnologies : Pour un développement responsable et sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER RESIDENTIEL INTERDISCIPLINAIRE QUELLE REGULATION POUR LES NANOSCIENCES ET LES NANOTECHNOLOGIES ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Tremblay-sur-Mauldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence des paramètres expérimentaux sur la densification de la mullite et du disilicate d’yttrium par frittage flash (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence des paramètres expérimentaux sur la densification de matériaux céramiques nanostructurés par frittage flash (SPS)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMatériaux : Quelles Offres, Quels Besoins pour les Applications Spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic lessons from the case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nano Safety for Success Dialogue: Building Trust in Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux / NanoParticules : Propriétés / Thermodynamique/ Cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Particulière du Débat Publics sur les Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes Induced by Mechanical Milling in ZrAlNiCu Bulk Metallic Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano Argent / Nano Silver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoForum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et Enjeux des Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Entreprises Pour l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense MoSi2 produced by flash reactive sintering: Control of Mo/Si agglomerates prepared by high-energy ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far from Equlibrium Phases Transitions induced by Mechanosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un développement responsable et sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les abysses de la nanotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un Développement Responsable et Sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials at Workplace : French situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIST 2008 (Forum International Santé Travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps towards « Human Version 2.0 » (brain – computer enhanced people) ou l’Homme Réparé, Transformé, Augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoForum / NanoMédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Sécurité au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Préfecture de Région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préfecture de Région, Nov 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire de la thématique Hygiène Sécurité Environnement un avantage concurrentiel pour l’industrie française?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE POSITIONNEMENT DES COMPETENCES FRANCAISES DANS LE DOMAINE DES NANOMATERIAUX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Collombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Débat – Bibliothèques de la Ville de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et nanotechnologies : pour un développement durable et sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Défis de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoTechnologies et AgroAlimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoForum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Sécurité au Travail : État des lieux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoRisks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Sécurité au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMRAE (Association pour le Management des Risques et des Assurances de l’Entreprise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et Code de Bonnes Conduites dans le domaine des Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micronora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness studies on NiTi alloys produced by MARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCF 2008 - 11th Portuguese Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation industrielle des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de PharmacoToxicologie cellulaire (SPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de PharmacoToxicologie cellulaire (SPTC), May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanosynthèse et Activation Mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galerne 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of arerosol release during high energy ball milling of ceramic powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witschger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Nanotechnology, Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Tapei (Taiwan), Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted self-sustaining combustion reaction in the Fe-Si system: mechanical and chemical activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion wave structure during the production of FeAl by mechanically activated self-propagating high-temperature synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Montesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Edition of the International Symposium on Self-Propagating High-Temperature Synthesis (SHS Krakow 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction study of NiTi produced by Mechanically Activated Reactive Extrusion Synthesis (MARES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAIS 2007 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Porto, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies : Impacts Sociétaux et Environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Domaines d’applications et Enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powders: from micro to nanosize, which risk ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de Bonnes Pratiques « Nano » - Etat de l’Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoSi2 formation by SHS from Mechanically-Activated powders : A Phase Transition induced - Microstructure Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kochetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Kurbatkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies : Quels sont les secteurs concernés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens de la Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 et Secteur du Batiment : Impacts Sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoForum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiAl formation by SHS from Mechanically-Activated powders : A Phase Transition Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kochetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Kurbatkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoSi2 produced by SHS from mechanically activated powder mixture : in situ phase transitions and combustion front mode investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Utilisateurs de SOLEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation behavior of bulk-MoSi2 elaborated by M.A.S.P.S.: influence of microstructure on pesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully dense molybdenum disilicide during a current activated SHS sintering: influence of Spark Plasma Sintering processing parameters and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Recent Contribution to SHS from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp. Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Historical Aspects of SHS in Different Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chernogolovka, Moscow Oblast, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Intérêt dans le domaine des propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Fédération Metzine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J3N 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ investigation of phase transition during a current activated SHS from mechanically activated powder mixtures in the Mo/Si System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk FeAl nanostructured materials obtained by spray forming and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials : NanoMaterials : Yet a market with everyday applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoToxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : effets sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Charges Lamellaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle - Groupt Nal de Microscopie à Balayage&amp;t microanalyses (GN MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : De l’élaboration et des propriétés spécifiques aux applications et à la maîtrise des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micronora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un développement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minatec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aérosols émis lors de différentes étapes de fabrication de poudres nanostructurées par mécanosynthèse en laboratoire : Etude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witschger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise du frittage &amp;quot;FLASH&amp;quot; : vers les premiers éléments de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the heterogeneous nanostructure in bulk FeAl alloys obtained by spark plasma sintering of milled powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhair A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMateriaux : Pour un développement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées NanoSciences de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured materials by mechanically activated SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International French – Russian Workshop on SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric plasma spraying of high-energy ball-milled Al2O3-TiO2 powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Seattle Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Santé : Structuration Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and characterization of hetero-nanostructure in bulk FeAl alloys obtained by spark plasma sintering of milled powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux / NanoTechnologies : Applications Actuelles et Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde ADHYS Prévention des risques émergents en laboratoire : les nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHYS : Association pour le Développement de l’Hygiène et de la Sécurité dans les établissements de recherche ou d’enseignement supérieur, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of nanostructured materials through metastable transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Guilemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux : Déjà un marché industriel !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRIN : NanoMatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecrin, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J3N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NanoMatériaux : Effets sur la santé de l’homme et sur l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoBiotechnologies et Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par diffraction des rayons X des mécanismes réactionnels impliqués lors d’un frittage réactif conduisant à la formation de MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reinfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hetero-nanostructures in bulk FeAl alloys obtained by spark plasma sintering of milled powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Development meeting of innovative Fe Al alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Düsseldorf (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nanosciences aux nanotechnologies – Etat des lieux : les domaines d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and Mechanical Characterization of Mechanically-Activated Plasma - Sprayed Nanostructured Al2O3-TiO2 Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Toulouse (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle indispensable des agglomérats micrométriques mécaniquement activés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Domaines d’applications et Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minatec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM comparison of the fine scaled features observed in bulk nanostructured intermetallic materials consolidated by spray forming and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Materials Science and Engineering 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : effet sur la santé humaine et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Conference day - Tech Watch NanoComposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovation 128, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanism of MoSi2 produced by SHS from Mechanically-Activated powder mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kochetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Kurbatkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Rogachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la microstructure sur le comportement en oxydation à haute température de MoSi2 synthétisé par frittage flash MASPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII JECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Gestions des Risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Parlementaire d’Evaluation des Choix Scientifiques et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies : State of the Art and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Training course on the risks relating to occupational exposure do nanoparticules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interministérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Activation as a new method for SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of microstructure characteristics of nanocrystalline Cu-powder as a function of high energy planetary ball milling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolii Ustinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de Matériaux denses et Nanostructurés par frittage &amp;quot;Flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high-energy ball-milling on the manufacturing of plasma-sprayed nanostructured Al2O3-TiO2 coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coddet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Une réalité Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAPAS and SPS techniques: An original way for producing dense nanostructured materials in few minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spinassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinter 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure aspects of SHS in the mechanically activated Ni – Al system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kochetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kurbatkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés non conventionnels de densification / consolidation des poudres : Innovative Powder Consolidation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov MECA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Maîtrise des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des projets européens et français, structurés et fonctionnant sur le thème nanomatériaux, industrie et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ECRIN H et S Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMinéraux, nanostructures : différentes voies d’obtention et domaines d’applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de la section Valorisation de la SIM en partenariat avec l’Agence Rhône-Alpes pour la Maîtrise des Matériaux. - Thème : Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massifs NanoStructurés. Etude Comparative des procédés FAPAS et SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spinassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoParticles : Definition, Engineering and key physico Chemical Parameters for exposure assessement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risks of NanoMaterials : State of the Art, Internal Practices and EHS Guidelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering from mechanically activated powders : Influence of processing parameters for producing dense nanostructured MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reinfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of Ti/Ni formation by Field-Activated Synthesis from Mechanically-Activated powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of dense nanostructured materials using FAPAS and SPS techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Spark Plasma Synthesis &amp; Processing (ISSPSP-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Nanostructure States of Cu-powders Prepared by Ball Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ustinov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCR2005 - XX IUCr Congress (International Union of Crystallography Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2005, Florence, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of bulk FeAl nanostructured materials by spray forming and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NN2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Heraklion (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of dense nanostructured FeAl via reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of bulk FeAl nanostructured materials by spray forming and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of dense nanostructured materials using FAPAS and SPS techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Spark Plasma Synthesis &amp; Processing (ISSPSP-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense nanostructured iron aluminides by FAST from Mechanically-Activated powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale sur les enjeux et intérêts des nanotechnologies pour le domaine industriel et notamment pour le domaine de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies, NanoMatériaux dans le domaine de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur la situation des nanomatériaux en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMATS – ‘Nanomatériaux, nanocomposites, nanostructures : un point sur la réalité industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés Prospectifs de mise en oeuvre des nanopoudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée PMF (SF2M, GFC, RFM) - H et S NanoPoudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des emplois des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIèmes Journées « Toxicochimie dans notre Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CACEMI, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of nanocyrstalline mechanically alloyed Fe-10 % Ni and Fe - 20 % Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 2004 (9èmes Journées du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Mécanosythèse, Sep 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between ball milling parameters and microstructure parameters of nano – Cu using XRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanochemical Synthesis and sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ball milling effect on the compressibility of Cu, Ni and Fe Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Itié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Engineering Applications of Neutrons and Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense nanostructured intermetallic obtained from SPS of MA powder mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanochemical Synthesis and sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step synthesis and consolidation of fully densified nano-intermetallics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMAT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHS reaction: a well-adapted process for producing Nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Merzhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Systchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini Colloque "Matériaux nanostructurés : Elaboration et propriétés" aux Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par diffraction des rayons X de la microstructure de poudres de cuivre nanostructurées préparées par un broyage haute énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Ustinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Botsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 2004 (9èmes Journées du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Mécanosythèse, Sep 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation study of alumina-forming alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houngninou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between SPS and FAPAS processes for the sintering (reactive or not) of nanostructured powders conducting (intermetallic) or insulating (ceramics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spinassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanochemical Synthesis and sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Novosibirsk (Russia), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux : de la Recherche à la Réalité Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ASFERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenue à la corrosion à Haute température de différents intermétalliques nanostructurés préparés par MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 2004 (9èmes Journées du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Mécanosythèse, Sep 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X – ray diffraction and Mossbauer investigation of mechanically alloyed Fe – Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Grenèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Havana, Cuba, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time – resolved XRD experiments for a fine description of mechanisms induced in reactive sintering (SHS reaction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanochemical Synthesis and sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés prospectifs de mise en oeuvre des nanopoudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ECRIN H et S Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPS technique : An alternative way for producing dense nanostructured materials in few minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2004, 16 – 18 Mars 2004 – Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nanopowder to Dense NanoMaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austria –Germany-France Workshop on NanoMaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved X-ray diffraction experiments on the H10 LURE Beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Edition of the International Symposium on Self-Propagating High-Temperature Synthesis (SHS Krakow 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHS-Sintering of mechanically activated mixture powders, a versatile route for producing dense nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco Russe SHS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Mechanical Strains in SHS Process: A Numerical Analysis by Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Montesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco Russe SHS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction mode and shock mode effect on magnetic properties of mechanically alloyed Fe - based nanocrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOME 2003 - Fourth International Conference on Mechanochemistry and Mechanical Alloying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of a dense nanostructured FeAl produced by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Edition of the International Symposium on Self-Propagating High-Temperature Synthesis (SHS Krakow 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nano - intermétalliques denses par MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Poudre au Matériau Massif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRXRD in France: Results and prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco Russe SHS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du broyage mécanique sur le profil de raies de diffraction des Rayons X : cas du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2003 du GFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion resistance studies at different temperatures of dense nanostructured MoSi2 synthesised by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Poudre au Matériau Massif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective effects of a mechanical activation step on SHS reaction in the case of intermetallics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco Russe SHS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation study of alumina-forming alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houngninou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science in the 21st Century-UMIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Manchester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low and high temperature corrosion resistance of a dense nanostructured MoSi2 produced by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larpin Jp.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munir Z.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.Chevalier, JP.Larpin, E. Gaffet, Z.A.Munir, F.Bernard VII Edition of the International Symposium on Self-Propagating High-Temperature Synthesis (SHS Krakow 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cracovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de composés FeAl denses et nanostructurés par Spark Plasma Sintering (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Poudre au Matériau Massif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Cu-microstructure during high energy ball milling Versus energy and frequency of shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New technologies in powdered metallurgy and ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procédé MAFAPAS : une solution alternative pour élaborer des massifs nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galerne 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Chambon sur Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Activation in Powder Metallurgy Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions de broyage sur la nanostructure et le module de compressibilité de poudres de Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Itié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique et mécanosynthèse : Développement d'un broyeur planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bumcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar defects effect on XRD line profiles of Cu-nanostructured powders prepared by ball-milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boysov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galerne 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Chambon sur Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and combustion wave structure during the production of MoSi2 by mechanically activated self propagating high temperature synthesis (MASHS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Franco - Polonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk nanostructured materials by mechanical alloying and compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPD 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar defects effect on XRD line profiles of Cu nanostructured powders prepared by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Budarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and Nanostructured MAFAPAS FeAl compound : Pertinent Process parameter investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Franco - Polonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des différents mécanismes mis en jeu lors de réactions MASHS à partir d'expériences de diffraction résolue en temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation Mécanique de Precurseurs pour la Projection Thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 2001 (6èmes Journées du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Mécanosythèse, May 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métallurgie et suivi réactionnel en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Chimie et Rayonnement Synchrotron »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanosynthese et Activation Mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 2001 (6èmes Journées du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Mécanosythèse, May 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X - ray study of defect structure of copper powder prepared by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Budarina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Size - Strain III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Trento (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time – resolved XRD experiments for studying SHS réactions : Interests and prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LURE Meetings User</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomateriaux : Aspects Technico – Economiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 2001 (6èmes Journées du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Mécanosythèse, May 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités offertes par la diffraction résolue en temps pour comprendre le rôle de l'activation mécanique dans les réactions SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées du Réseau Français de Mécanosynthèse (JRFM 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux par Mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Fritsch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fritsch, Sep 2000, Idar Oberstein, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of nanocrystalline cobalt and cobalt based alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Fennineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step synthesis and consolidation of bulk nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 2000 (Journées d'Automne de la Société Française de Matériaux et Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux Massifs et Denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 2000 (Journées d'Automne de la Société Française de Matériaux et Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux par Mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco Américain Canadien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disilicides elaboration by combustion synthesis : interest of using a mechanical activation step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. SHS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par recuit et par réaction de combustion du composé Cu3Si à partir d'un mélange de poudres activées mécaniquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zenkouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMCES VIII - 8ème Édition Des Rencontres Marocaines Sur La Chimie De L’Etat Solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Tétouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par MASHS de siliciures FeSi2 et MoSi2 nanométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASHS process applied to Cu3Si phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zenkouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. SHS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline NbAl3 synthesis by MASHS with in - situ and post mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. SHS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline NbAl3 synthesis by MASHS with in situ and post mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. SHS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in situ par rayonnement synchrotron de la compressibilité de poudres nanostructurées obtenues par broyage mécanique à puissance controlée (Cas du Fe, Ni, Cu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Itié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et réactivité sous atmosphère oxydante du composé intermétallique NbAl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXèmes Journées d'Etudes sur la cinétique hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASHS process applied to the Cu3Si phase formation. Kinetic stud of the reaction between Cu3Si and CuCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zenkouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. SHS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'activation mécanique sur la synthèse du composé Cu3Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de l'élaboration du composé NbAl3 par MASHS et ERAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASHS : Suivi en Temps réel par Rayonnement Synchrotron et camera infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LURE - Journée Diffusion Diffraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of synthesis of dense nanomaterials from mechanically activated powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. SHS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ time resolved X - ray diffraction experiments applied to self sustained reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RX 99 - Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du composé FeAl nanométrique par MASHS - Suivi In situ par rayonnement synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in mechanical alloying and mechanical activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Caër</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Chemistry : Novel Syntheses and New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux - Propriétés spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 97 - 2ndes Journées du Réseau Français de Mécanosynthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical activation on solid / liquid state reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MechanoSynthesis : State of the Art and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comminution'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Synchrotron investigations of mechanically activated self - propagating high - temperature synthesis (MASHS) applied in Mo - Si and Fe - Si systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Chemistry : Novel Syntheses and New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic hyperfine temperature dependence in Fe - Si crystalline alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Randrianantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Greneche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMAG 10th Czech and Slovak Conference on Magnetism, CSMAG´98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Košice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la microstructure sur les propriétés magnétiques d'alliages à base de Cobalt obtenus par Mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 98 (Journées annuelles du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nb/Al intermetallics synthesis using MASHS and M2AP Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Franco - Polonais - Réactivité des Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanosynthèse d'oxydes : application aux ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxydes Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ time resolved XRD experiments (TXRD) : Interest and applications on SHS Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Franco - Polonais - Réactivité des Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASHS process : Interest and Applications on Fe/Al, Fe/Si, Mo/Si systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Franco - Polonais - Réactivité des Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of ball - milled nanocrystalline materials under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Itié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'introduction d'une étape d'activation mécanique dans le procédé SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 98 (Journées annuelles du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Activated Solid State Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Franco - Polonais - Réactivité des Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrytalline FeAl synthesis by MASHS with in situ and post mortem characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion thermique anormale du Ni nanocristallin obtenu par broyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tachikart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 98 (Journées Annuelles du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique des réactions autoentretenues : Suivi in situ à l'aide du LURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeghmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 97 - 2ndes Journées du Réseau Français de Mécanosynthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline FeAl synthesis by MASHS with in situ and post mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Chemistry : Novel Syntheses and New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle de l'activation mécanique à l'obtention d'intermétalliques nanométriques : cas des aluminures de Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Effets de la microstructure et de la porosité sur les propriétés mécaniques et physiques des matériaux - Colloque national de métallurgie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Apr 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated self propagating high temperature synthesis applied to MoSi2 and FeSi2 phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated SHS (self - propagating High Temperature synthesis) reaction in the Fe - Al system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeghmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mathae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Symp. on Self Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions de compactions sur les caractéristiques physicochimiques de nanomatériaux obtenus par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In - situ resolved diffraction using synchrotron radiation : application to the study of the mechanically activated SHS reaction in the Fe - Al and Fe - Si systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RX 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations PhysicoChimiques du Nickel nanocristallin obtenu par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRMF 97 - 2ndes Journées du Réseau Français de Mécanosynthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques physicochimiques des nanomatériaux obtenus par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMPPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Milling parameters on the mechanically activated phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Internatinal Sur le Broyage / Fritsch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Idar Oberstein, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synchrotron radiation observations of the far from equilibrium phase transitions induced by mechanical activation of SHS reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated SHS reactions : Time resolved synchrotron radiation observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico - chemical properties of Nc pure (Cu, Ni, Zn) powders prepared by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique de la synthèse autopropagée (MASHS° du système Fe - Al : Suivi en temps réel par rayonnement synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of mechanically activated powders : self propagating high temperature synthesis of (Fe, Mo) disilicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence de la taille des nanocristaux sur les propriétés magnétiques des alliages à base de Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures d'oxydes nanocristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical investigations of nanocrystalline Ni obtained by different preparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Birth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par double mécanosynthèse d'un nanocomposite Al/SiCp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosbras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Traitements des Poudres et leurs Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoIntermétalliques ; Elaboration, Mise en Forme, Propriétés Physico - Chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, CNISF, DRET, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-acoustic interferometry investigations of mechanically alloyed nanocrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Hunsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on hig- energy ball - milling on ceramic oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique des poudres lors de la mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un composé intermétallique AlFe nanométrique par le procédé &amp;quot;MASHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeghmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Traitements des Poudres et leurs Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par recuit activé mécaniquement : cas des systèmes Fe-Si, Mo-Si, W-Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux - Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Traitements des Poudres et leurs Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie acoustique des poudres élaborées par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mécanosynthèse aux nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un broyage haute densité sur le frittage du W - Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Traitements des Poudres et leurs Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces and defects in nanocrystalline oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanosynthèse de Nanocéramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Goupement Français de Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goupement Français de Céramique, Feb 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of mechanically alloyed nanocrystalline materials by micro - acoustic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Hunsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. Lasers, Optics, and Vision for Productivity in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un composé intermétallique AlFe nanométrique par le procédé &amp;quot;MASHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeghmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique du comportement des poudres lors des transformations induites par mécanonsynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Traitements des Poudres et leurs Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'élaboration de poudres par mécanosynthèse - Cas du broyeur horizontal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Traitements des Poudres et leurs Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock transfert in ball - milling : nanocomposite mechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ball - Milling - Nanocomposite Approach of the Shock Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux à partir de poudres obtenues par mécanosynthèse. Caractérisations physicochimiques et mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 95 (Journées d'Automne de la Société Française de Matériaux et Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer investigations : Atomic disordering induced by mechanical alloying in the Fe - Si magnetic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djega - Mariadassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Groupe Français de Spectrométrie Mössbauer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline and amorphous mechanically alloyed Ni - Al - M (M = Fe, Zr) phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the mechanical shock transfert in a modified Horizontal Rod Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far from equilibrium phase transition induced by mechanical alloying and leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural materials formation by mechanical alloying : Morphological analyses based on transmission and scanning electron microscopy observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tachikart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Metallography Conference 1995 - ASM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, May 1995, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de FeNi36 obtenu par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saindrenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 95 (Journées d'Automne de la Société Française de Matériaux et Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie acoustique : étude des poudres élaborées par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 95 (Journées d'Automne de la Société Française de Matériaux et Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state reaction and phase transitions induced on oxides by mechanical alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth European Conference on Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated SHS reaction in the Fe - Al system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zeghmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mathae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an Al composite reinforced with nanometric SiC particles, produced by Mechanical Alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosbras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of nanosized refractory oxide powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Nanostructured Materials : Nano'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of mechanical alloying in planetary ball mill and horizontal road mill : Kinematic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symposium II on Metastable and Mechanically Alloyed Nanophases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophase formation activated by mechanical alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux - Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symposium II on Metastable and Mechanically Alloyed Nanophases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural features of nanosized oxide powders prepared by high energy milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanos 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Odeillo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk synthesis of nanometer - sized materials by combination of mechanical alloying and compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symposium II on Metastable and Mechanically Alloyed Nanophases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturated solid solution in the Fe - Si system induced by ball - milling : Structural, magnetic charactérisations and thermal stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Joint MMM - Intermag Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Albuquerque (New Mexico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical alloying on sintering of a tungsten based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSolid 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification induced by milling on liquid phase sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symposium II on Metastable and Mechanically Alloyed Nanophases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractory oxide powders transformed by ball - milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Francilien de Microscopie Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM mechanically alloyed nanoparticulate thin foils preparation by ultramicrotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Microscopie Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer effect study of disordering induced by mechanical alloying in the Fe - Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Djéga-Mariadassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symposium II on Metastable and Mechanically Alloyed Nanophases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of mechanical alloying in a planetary ball mill : kinematic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de Métallurgie de l'INSTN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTN, Jun 1993, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude structurale du système ternaire Al / Si / C par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de Métallurgie de l'INSTN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTN, Jun 1993, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par mécanosynthèse de matériaux à nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 93 (Journées d'Automne de la Société Française de Matériaux et Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 1993, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer effect evidence for disordering induced by mechanical alloying in the Fe- Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djega - Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de Métallurgie de l'INSTN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTN, Jun 1993, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving magnetic properties of Mn and Zn doped polyhedral core/shell iron oxide nanoparticles by tuning their size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Seemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of copolymer-Based Nanoparticle Composition (MEO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;MA-OEGMA) on The Release Profile of Doxorubicin In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON the safety of cosmetic ingredients HEMA and Di-HEMA Trimethylhexyl Dicarbamate&amp;quot; - Submission I - (Sensitisation only)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS preliminary OPINION ON the safety of Butylphenyl methylpropional (p- BMHCA) in cosmetic products&amp;quot;- Submission II, ref CCS/1591/17 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials : a review of the definitions, applications, health effects. How to implement secure development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Benzophenone – 4 (CAS No. 4065-45-6, EC No. 223-772-2) - SCCS/1660/23 - Final opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS/1660/23, SCCS (Scientific Committee on Consumer Safety). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE – Children exposure on Methyl salicylate (methyl 2-hydroxybenzoate) - SCCS/1654/23 Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission européenne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of alpha-arbutin and beta-arbutin in cosmetic products - SCCS/1642/22 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE ON the safety of Triclocarban and Triclosan as substances with potential endocrine disrupting properties in cosmetic products - SCCS/1643/22 - Scientific Advice – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission européenne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on 4-Methylbenzylidene camphor (4-MBC) - SCCS/1640/21 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-23-004-EN-N, Scientific Committee for Consumer Safety (European Commission). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS Notes of Guidance for the Testing of Cosmetic Ingredients and their Safety Evaluation- 12th Revision - SCCS/1647/22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission européenne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS opinion on Hydroxyapatite (nano) - SCCS 1648/22 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Prostaglandins and their analogues used in cosmetic products SCCS/1635/21 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission européenne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS REVISION of the scientific Opinion (SCCS/1576/16) on Vitamin A (Retinol, Retinyl Acetate, Retinyl Palmitate) SCCS/1639/21- Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-23-007-EN-N, Scientific Committee for Consumer Safety (European Commission). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif aux mesures de prévention des infections respiratoires virales (incluant la mise à jour des avis Covid-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chadapaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Claudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut conseil de la santé publique (HCSP). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Advice on HC Blue 18 (Colipa No. B122) - Submission II - SCCS/1653/23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B122, European Commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS opinion on Sodium Bromothymol Blue (C186) (CAS No. 34722-90-2, EC No. 252-169-7) - SCCS/1645/22 - Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Genistein and Daidzein - SCCS/1641/22 Final version and Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission européenne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Kojic Acid – SCCS/1637/21 – Final version and Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-23-003-EN-N, Scientific Committee for Consumer Safety (European Commission). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS opinion on the safety of aluminium in cosmetic products - Submission III - SCCS / 1644/22 – Final Opinion and Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on the safety assessment of nanomaterials in cosmetics - 2nd revision - SCCS/1655/23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission européenne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE ON the safety of Homosalate (CAS No 118-56-9, EC No 204-260-8) as a UV-filter in cosmetic products - SCCS/1638/21 - Scientific Advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-018-EN-N, Scientific Committee for Consumer Safety (European Commission). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation globale des Plans nationaux santé – environnement (2004 – 2019) (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCSP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS Notes of guidance for the testing of cosmetic ingredients and their safety evaluation – 11th Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-017-EN-N, European Commission - Directorate-General for Health and Food Safety. 2022, pp.vi-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on HAA299 (nano) - SCCS/1634/21 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-015-EN-N, Scientific Committee for Consumer Safety (European Commission). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif au port des appareils de protection respiratoire de type FFP2 par les professionnels de santé dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut conseil santé publique. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Homosalate - SCCS/1622/20 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-010-EN-N, Scientific Committee for Consumer Safety (European Commission). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation globale des Plans nationaux santé – environnement (2004 – 2019) – Synthèse du Rapport (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCSP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Butylated Hydroxytoluene (BHT) - SCCS/1636/21 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-016-EN-N, Scientific Committee for Consumer Safety (European Commission). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Kojic Acid - SCCS/1637/21 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ND-AQ-12-014-EN-N, Scientific Committee for Consumer Safety (European Commission). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Acid Yellow 3 – C054 (CAS No. 8004-92-0, EC. No 305-897-5) - Submission II - SCCS/1631/21 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-013-EN-N, Scientific Committee for Consumer Safety (European Commission). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Hydroxyapatite (nano) - SCCS/1624/20 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS/1624/20, European Commission - Directorate-General for Health and Food Safety. 2021, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Prostaglandins and their analogues used in cosmetic products - SCCS/1635/21 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Benzophenone-3 (CAS No 131-57-7, EC No 205-031-5) - SCCS/1625/20 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Lawsonia inermis (Henna) - COLIPA n° C169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ND-AQ-13-011-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Lawsonia inermis (Henna) - COLIPA n° C169 - SCCS/1511/13 Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on 4-Methylbenzylidene camphor (4-MBC) - SCCS/1640/21 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport relatif aux indicateurs composites en santé-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la santé publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS SCIENTIFIC ADVICE ON on the threshold for the warning ‘contains formaldehyde’ in Annex V, preamble point 2 for formaldehyde-releasing substances - SCCS/1632/21– Scientific advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-009-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement on the use of heaters in context of Covid-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Methyl salicylate (methyl 2-hydroxybenzoate) - Submission I - SCCS/1633/21- Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS (Scientific Committee on Consumer Safety) Opinion on the safety of the presence of Bisphenol A in clothing articles - 2,2-bis(4-hydroxyphenyl)propane (CAS Number 80-05-7), preliminary version of 16 October 2020, final version of 30-31 March 2021, SCCS/1620/20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Octocrylene - SCCS/1627/21- Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-003-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Propylparaben - SCCS/1623/20 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-006-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Gold (nano), Colloidal Gold (nano), Gold Thioethylamino Hyaluronic Acid (nano) and Acetyl heptapeptide-9 Colloidal gold (nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-012-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif au recours à des unités mobiles de purification de l'air dans le cadre de la maîtrise de la diffusion du SARS-CoV-2 dans les espaces clos (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Relatif à une relecture critique de documents du ministère chargé de la santé pour la déclinaison opérationnelle par les différents secteurs professionnels des recommandations concernant l'aération/ventilation et les purificateurs d'air dans le cadre de la maîtrise de la diffusion du SARS-CoV-2 dans les espaces clos (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roubaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS REVISION of the scientific Opinion (SCCS/1576/16) on Vitamin A (Retinol, Retinyl Acetate, Retinyl Palmitate) - SCCS/1639/21- Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Platinum (nano), Colloidal Platinum (nano) and Acetyl tetrapeptide-17 Colloidal Platinum (nano) - SCCS/1630/21 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Kojic Acid - SCCS/1637/21 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2: Updates on aerosol transmission of the virus (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la santé publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on HAA299 (nano) - SCCS//1634/21 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Platinum (nano), Colloidal Platinum (nano) and Acetyl tetrapeptide-17 Colloidal Platinum (nano) - SCCS/1630/21 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-011-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Copper (nano) and Colloidal Copper (nano) - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS/1621/20, European Commission - Directorate-General for Health and Food Safety. 2021, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Relatif à l'adaptation des mesures d'aération, de ventilation et de mesure du dioxyde de carbone (CO2) dans les établissements recevant du public (ERP) pour maîtriser la transmission du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à l'adaptation des conduites à tenir et des recommandations pour les personnes ayant bénéficié d'un schéma vaccinal complet contre le Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Nicand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de santé publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Acid Yellow 3 – C054 (CAS No. 8004-92-0, EC. No 305-897-5) - Submission II - SCCS/1631/21 – Preliminary Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des recommandations relatives aux unités mobiles de filtration de l’air intérieur – Lettre au DGS du 3 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roubaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squinazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE on the safety of nanomaterials in cosmetics (SCCS) - SCCS/1618/2020 – Final Advice - Corrigendum of 8 March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021, pp.1-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Resorcinol- SCCS/1619/20 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-005-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : dépistage en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19: Evaluation of a strengthened health protocol for shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports and cultural events: wearing masks to prevent Covid-19 ( HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la santé publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific advice on the safety of nanomaterials in cosmetics (SCCS) – Final Advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-002-EN-N, European Commission - Directorate-General for Health and Food Safety. 2021, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des recommandations relatives aux unités mobiles de filtration de l’air intérieur – Lettre au DGS du 28 Août 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roubaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squinazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Butylated Hydroxytoluene (BHT) - SCCS/1636/21 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Octocrylene - SCCS/1627/21- Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à l’adaptation de la doctrine du HCSP et des mesures barrières et au port de masque, notamment dans les établissements recevant du public et aux grands rassemblements sportifs et culturels, dans le cadre de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les lieux d’hébergement collectif en prévision de leur réouverturedans le contexte de la pandémie Covid-19 (hors restauration et équipements annexes) (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif aux masques dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut conseil santé publique. 2020, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à l’adaptation des mesures concernant les différentes doctrines à appliquer dans les milieux scolaires et universitaires et pour l’accueil collectif des mineurs selon l’évolution de la circulation du virus SARS-CoV-2 dans le cadre de la préparation à la rentrée de septembre 2020 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les espaces culturels en prévision de leur réouverture dans le contexte de la pandémie Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE on the safety of nanomaterials in cosmetics (SCCS) - SCCS/1618/2020 - Preliminary Advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à l’actualisation des recommandations sanitaires concernant le port du masque dans les structures d’accueil des enfants âgés de 0 à 3 ans (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Homosalate - SCCS/1622/20 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à l’accès aux vestiaires sportifs collectifs et à la pratique d’activités physiques et sportives de plein air dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapport)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Propylparaben - SCCS/1623/20 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif aux recommandations du HCSP concernant la place de l'ozone, des rayonnements ultraviolets C et des sas de passage en tant que procédés de désinfection dans le contexte de la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil de la santé publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à l’adaptation de la doctrine du HCSP et des mesures barrières et au port de masque, dans les lieux clos recevant du public (notamment dans les établissements d’enseignement supérieur), dans le cadre de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif au risque de transmission du SARS-CoV-2 par aérosols en milieux de soins (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à l’utilisation des appareils de chauffage dans le contexte de l’épidémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis complémentaire (à l’avis du HCSP du 29 avril 2018) en lien avec des mesures de protection des populations potentiellement exposées autour des sites industriels manipulant du dioxyde de titane (TiO2) - Eléments relatifs à la surveillance métrologique dans l’environnement et à l’examen de la faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut conseil de la santé publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en oeuvre dans les salles de cinéma et les espaces culturels clos recevant du public en position assise, en phase 3 du déconfinement (HCSP, avis et rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à l’actualisation des recommandations du HCSP du 24 avril 2020 « relatives aux mesures pour la maitrise de la diffusion du virus SARS-COV-2 spécifiques aux établissements scolaires » en phase 3 du déconfinement&amp;quot; (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en œuvre dans les taxis et véhicules de co-voiturage, en phase 3 du déconfinement (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la possibilité de réouverture des discothèques dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à une proposition de protocole sanitaire renforcé pour les commerces dans le contexte de l’épidémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS complémentaire à l’avis du 09 septembre 2020 sur les stratégies de prévention de la diffusion du virus SARS-CoV-2 en Établissement d'Accueil du Jeune Enfant (EAJE) et en milieu scolaire (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à l’actualisation des connaissances scientifiques sur la transmission du virus SARS-CoV-2 par aérosols et des recommandations sanitaires (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à des adaptations possibles s’agissant de la recommandation du port de masque en milieu de travail dans les lieux collectifs clos (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Claudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Benzophenone-3 (CAS No 131-57-7, EC No 205-031-5) - SCCS/1625/20 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sanitaires liés à l’exposition aux champs électromagnétiques basses fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Drean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Demarquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaiela Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2013-SA-0037, Anses. 2019, 276 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances relatives aux effets des nanoparticules de TiO2 sur la santé humaine ; caractérisation de l’exposition des populations et mesures de gestion [Rapport]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la Santé Publique. 2018, 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets sanitaires des basses fréquences sonores et infrasons dus aux parcs éoliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cheveigné (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2013-SA-0115, Anses. 2017, 283 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de réflexion prospective (ARP) en nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Faini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux manufacturés à l'horizon 2030 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dedessus-Le Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Devel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sanitaires extra-auditifs du bruit environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberte Tinguely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bérengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Évrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2009-SA-0333, Anses. 2013, pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires liés à l’utilisation du scanner corporel à ondes «millimétriques» Eqo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Agnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Drean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2012-SA-0063, Anses. 2012, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé-environnement : quinze ans de politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaubestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé-environnement : quinze ans de politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par mécanosynthèse de matériaux à nanostructures (alliages métalliques, semi-conducteurs, céramiques).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90 (9), pp.1100-1100, 2017, </w:t></w:r><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/199390091100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par mécanosynthèse indirecte de siliciures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90 (9), pp.1202-1202, 2017, </w:t></w:r><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/199390091202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nanoparticules aux nanoproduits : Etats des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « NanoTechnologies en Médecine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.40 - 48, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nanoparticles to Nano Products – Overview and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « NanoTechnologies en Médecine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.146-153, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behaviour of the high thermally stable Zr58Al16Ni11Cu15 bulk metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain - Bonnasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gijon, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Mosi2 produced by reactive flash sintering: Control of Mo/Si agglomerates prepared by high-energy ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Symposium STPMF 2009, Science and Technology of Powders and Sintered Materials, Symposium STPMF 2009,Science and Technology of Powders and Sintered Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208 (2), pp.526-531, 2011, </w:t></w:r><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis: An improved mathematical contribution to the planetary ball-mill kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Induced crystallization in ZrAlNiCu Bulk Metallic Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder Metallurgical Processes for NiTi Shape Memory Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Manuel Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Brito Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Materials Symposium/14th Conference of the Sociedade-Portuguesa-de-Materiais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, PORTUGAL, Portugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 636-637, pp.928-933, 2010, </w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.636-637.928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicité et Ecotoxicité des Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres parlementaires sur les Nanomatériaux – Le développement des nanomatériaux : entre perspectives d’innovations et évaluation des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris (France), France. pp.13-14, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder Metallurgical processes for NiTi shape memory alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Symposium – MATERIAIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon Portugal, Portugal. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of smart MARFOS NiTi shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ECCOMAS Thematic Conference on SMART STRUCTURES AND MATERIALS (SMART’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal, Portugal. pp.469-473, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on sintering of mullite by spark plasma sintering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoSi2 formation mechanisms during a spark plasma synthesis from mechanically activated powder mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, La Jolla, CA, United States. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 209 (1), Wiley, pp.357 - 366, 2009, Ceramic Transactions Series, </w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470599730.fmatter⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconventional production technologies for NiTi shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOMAT 2009 - 8th European Symposium on Martensitic Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. 05023, EDP Sciences, 2009, </w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/esomat/200905023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARES and MARFOS: a new approach to the production of NiTi SMAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO - 2008 – 9th International Conference on Nanostructured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil, Brazil. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Diffraction Study of NiTi Produced by Mechanically Activated Reactive Extrusion Synthesis (MARES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Brito Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of the Sociedade-Portuguesa-de-Materiais/4th International Materials Symposium - MATERIAIS 2007 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Porto, Portugal, Portugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 587-588, pp.625-629, 2008, </w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.587-588.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two alternative PM routes for fabricating NiTi alloys : MARES and MARFOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Meeting of I3N (Institute for Nanostructures, Nanomodelling and Nanofabriation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Fatima, Portugal. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni4Ti3 precipitation during aging of MARES NiTi alloys studied by FEG-SEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conf. on Microscopy and Microanalysis – INCOMAM’07, XLII Congresso of the Portuguese Microscopy Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Coimbra, Portugal, Portugal. pp.29, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du broyage mécanique sur le profil de raies de diffraction des rayons x : cas du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2003 du GFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Metz, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92 (10-11-12), pp.9-14, 2007, </w:t></w:r><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2004042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STP 2007 - Science et technologie des poudres et poudres et matériaux frittés : de la poudre au produit fini à propriétés d'usage maîtrisées, Albi, France, du 23-25 mai 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMAC, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of arerosol release during high energy ball milling of metallic oxide powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witschger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Nanotechnology, Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Tapei (Taiwan), Taiwan. pp.66 - 67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy ball milling of Al2O3–TiO2 powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAMAN2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 434-435, pp.489-492, 2007, </w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.08.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISMANAM-2005 Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reza Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lecaër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 434-435, pp.1, 2007, </w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.08.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre l’effet du broyage à haute énergie de poudres céramiques et métalliques et l’évolution in-situ de la pression et de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and characterization of hetero-nanostructure in bulk FeAl alloys obtained by spark plasma sintering of milled powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par diffraction des rayons X des mécanismes réactionnels impliqués lors d’un frittage réactif conduisant à la formation de MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reinfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Limoges, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de Matériaux Denses et Nanostructurés par Frittage « Flash »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations structurales et morphologiques induites par broyage à haute énergie dans les mélanges Al2O3-TiO2 et Al2O3-ZrO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and Mechanical Characterization of Mechanically-Activated Plasma-Sprayed Nanostructured Al2O3-TiO2 and Al2O3-ZrO2 Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Sicily, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.1224-1229, 2006, </w:t></w:r><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.1224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale et mécanique de revêtements nanostructurés à base d’alumine réalisés par projection plasma de poudres activées mécaniquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering à partir de poudres mécaniquement activées : Compréhension des transitions de phase au cours d’un frittage réactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reinfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Activation as a New Method for SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Sicily, june 4-9, 2006, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.979-988, 2006, </w:t></w:r><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aérosols émis lors de différentes étapes de fabrication de poudres nanostructurées par mécanosynthèse en laboratoire : Étude Exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witschger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Transformations of Al2O3-TiO2 and Al2O3-ZrO2 Powders Induced by High-Energy Ball-Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Sicily, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.303-308, 2006, </w:t></w:r><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of nanotructured materials through metastable transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amato I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debenedetti B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilemany J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés non conventionnels de densification / consolidation des poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnovMeca 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVII (11), pp.1 - 7, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing bulk dense FeAl based nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinter 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Grenoble, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved XRD experiments for a fine description of mechanisms induced during reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanochemical Synthesis and sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, – 14 – 18 Juin 2004 – Novosibirsk, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, pp.27-34, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the action mechanisms of grinding aids employed for clinker comminution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Haehnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIM 2005 (Process of Industrials Minerals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Falmouth UK, United Kingdom. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microstructure on the High Temperature Oxidation and pesting Behavior of MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Les Embiez – 2004, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents modes d’obtention des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lille, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction mode and shock mode effect on magnetic properties of mechanically alloyed Fe-based nanocrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOME 2003. international conference on mechanochemistry and mechanical alloying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Braunschweig, Germany, Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (16-17), pp.5139-5142, 2004, </w:t></w:r><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMSC.0000039198.07323.e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Activated Powder Metallurgy: A Suitable Way to Dense Nanostructured Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano SPD2 - Nanomaterials by severe Plastic deformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Vienna, Austria, Austria. 1, Wiley, pp.539- 544, 2004, </w:t></w:r><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/3527602461.ch10a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microstructure on the High Temperature Oxidation and Pesting Behaviour of MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Les Embiez, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 461-464, pp.439-446, 2004, </w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and nanostructured MAFAPAS FeAl compound: Pertinent process parameter investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th French-Polish Seminar on Reactivity of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Cluny, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, pp.S105, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique et mécanosynthèse : Développement d'un broyeur planétaire à paramètres découplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Köhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Poudre au Matériau Massif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Albi, France, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the combustion wave structure leading to the production of MoSi2 from the MASHS process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th French-Polish Seminar on Reactivity of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Cluny, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, pp.S123, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion resistance studies of a dense nanostructured MoSi2 at different oxidation temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wyrostkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th French-Polish Seminar on Reactivity of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Cluny, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Sciences des Matériaux (ACSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, pp.S159-S166, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poudre au matériau massif : colloque. Commission poudres et matériaux frittés SF2M-GFC - Journées annuelles du RFM, Albi, France, du 03-05 juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMAC, 381 p., 2003, 2-9511591-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nanostructured Powders to Dense Nanostructured Materials : Mechanically Activated Powder Metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, mechanically alloyed and nanocrystalline materials ISMANAM-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Seoul, Korea, South Korea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15-16, pp.259-266, 2003, </w:t></w:r><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.15-16.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the SHS reaction Nb+Al - &gt; NbAl3 using Synchrotron TRXRD experiments coupled with infrared 2D observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth int. conf on SHS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Haifa (Israël), Israel. pp.27-28, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between ball milling conditions and planar effects on Cu-nanostructured powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Budarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray and Matter Conference (RX 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Strasbourg, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (6), pp.455-460, 2002, </w:t></w:r><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des différents mécanismes mis en jeu lors de réactions MASHS à partir d’expériences résolues en temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique et mécanosynthèse : Développement d'un broyeur planétaire à paramètres découplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bumcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion behaviour of nanocrystalline iron aluminide obtained by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of synthesis of dense nanomaterials from mechanically activated mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth int. conf on SHS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Haifa (Israël), France. pp.51, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions de broyage sur la nanostructure et le module de compression de poudres de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Itié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New improvements of TRXRD experiments at LURE on H10 beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Mazue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth int. conf on SHS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Haifa (Israël), Israel. pp.32-33, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity study of dense nanostructured MoSi2 elaborated by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth int. conf on SHS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Haifa (Israël), Israel. pp.39, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de poudres de zircone yttriée pour la projection thermique par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procédé MAFAPAS (Mechanically Activated Field Activated Pressure - Assisted Synthesis) une solution alternative pour élaborer des massifs nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéret de l'activation mécanique dans la production de poudres nanostructurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar defects effect on XRD line profiles of Cu-nanostructured powders prepared by ball-milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Microstructure on the High Temperature Oxidation Properties of the Intermetallic Compound NbAl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, LES EMBIEZ, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 369-372, pp.793-800, 2001, </w:t></w:r><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.369-372.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ time-resolved X-ray diffraction experiments applied to self-sustained reactions from mechanically activated mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Rays and Matter (RX 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, STRASBOURG, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (PR10), pp.Pr10-89-Pr10-99, 2000, </w:t></w:r><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20001011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline FeAl Synthesis by MASHS with in situ and Post Mortem Characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federic Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 International Symposium on Metastable, Mechanical Alloyed and Nanocrystalline Materials, ISMANAM-98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, - Wollongong, Sydney, Australia, Australia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 312-314, pp.287-292, 1999, </w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.312-314.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical activation conditions of the Fe2O3 and V2O3 mixture powders in order to obtain a nanometric vanadium spinel ferite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comminution'98 : 9th European Symposium on Comminution and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, ALBI, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, pp.155-161, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Activated Self-Propagating High Temperature Synthesis (MASHS) Applied to the MoSi2 and FeSi2 Phase Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federic Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 International Symposium on Metastable, Mechanical Alloyed and Nanocrystalline Materials, ISMANAM-98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Wollongong, Sydney, Australia, Australia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-6, pp.281-286, 1999, </w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.2-6.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Nanocrystalline Copper by Hot and Cold Compaction: Characterization of Mechanical and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, BARCELONA, SPAIN, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 269-272, pp.843-848, 1998, </w:t></w:r><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.269-272.843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Activated SHS Reaction in the Fe-Al System: In Situ Time Resolved Diffraction Using Synchrotron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federic Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, BARCELONA, SPAIN, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 269-272, pp.379-384, 1998, </w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.269-272.379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements récents de l'étude en temps réel par diffraction des rayons X couplée à une thermographie infrarouge : application au suivi de la réaction MASHS dans les systèmes FeAl, et MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Rays and Matter (RX 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, STRASBOURG, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 08 (PR5), pp.Pr5-497-Pr5-504, 1998, </w:t></w:r><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1998563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of High Energy Ball Milling on Ceramic Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, ROME, ITALY, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 235-238, pp.103-108, 1996, </w:t></w:r><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.235-238.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock Transfer in Ball-Milling: Nanocomposite Mechanical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Québec, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 225-227, pp.249-254, 1996, </w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.225-227.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Investigation of Nanocrystalline Ni Obtained by Different Preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Birth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, ROME, ITALY, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 235-238, pp.961-966, 1996, </w:t></w:r><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.235-238.961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline and Amorphous Mechanically Alloyed Ni - Al - M (M=Fe, Zr) Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Québec, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 225-227, pp.429-434, 1996, </w:t></w:r><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.225-227.429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the corrosion mechanism study of the nickel coating obtained by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR '96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Nice, France. pp.267 - 275, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of mechanically alloyed nanocrystalline materials by microacoustic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Inspection and Micromeasurements - OES/SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Besancon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Volume 2782, Optical Inspection and Micromeasurements; (1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2782, pp.836-842, 1996, </w:t></w:r><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.250733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an Al Composite Reinforced with Nanometric SiC Particles, Produced by Mechanical Alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosbras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Quebec, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 225-227, pp.763-768, 1996, </w:t></w:r><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.225-227.763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the Mechanical Shock Transfer in a Modified Horizontal Rod Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Quebec, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 225-227, pp.255-262, 1996, </w:t></w:r><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.225-227.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces and Defects in Nanocrystalline Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, ROME, ITALY, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 235-238, pp.601-606, 1996, </w:t></w:r><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.235-238.601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Behaviour of Nickel Coating Obtained by Ball Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tachikart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Quebec, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 225-227, pp.825-830, 1996, </w:t></w:r><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.225-227.825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification Induced by Milling on Liquid Phase Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-94)/European Meeting on Disordering and Amorphization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179-181, pp.391-396, 1995, </w:t></w:r><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.179-181.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Mechanical Alloying in Planetary Ball Mill and the Horizontal Rod Mill: Kinematic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-94)/European Meeting on Disordering and Amorphization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179-181, pp.339-344, 1995, </w:t></w:r><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.179-181.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophase Formation Activated by Mechanical Alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-94)/European Meeting on Disordering and Amorphization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179-181, pp.159-164, 1995, </w:t></w:r><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.179-181.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Activated Self - Propagating High Temperature Synthesis in the Fe - Al System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zeghmati,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Canadian congress of applied mechanics, CANCAM 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Victoria (Canada), Canada. 2, Fleming Express Press Ltd., Victoria, BC (Canada), pp.952 - 953, 1995, 0-0920049-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanosynthèse : Approche de type nanocomposite du transfert mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Prancais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Strasbourg, France. 1, pp.161-164, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural materials formation by mechanical alloying : morphological analysis based on transmission and scanning electon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tachikart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Metallographic Conference MC95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Colmar, France. pp.151-160, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer Effect Study of Disordering Induced by Mechanical Alloying in the Fe-Si System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djega-Mariadassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-94)/European Meeting on Disordering and Amorphization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179-181, pp.109-114, 1995, </w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.179-181.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk Synthesis of Nanometer-Sized Materials by Combination of Mechanical Alloying and Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-94)/European Meeting on Disordering and Amorphization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179-181, pp.351-356, 1995, </w:t></w:r><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.179-181.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state reactions and phase transitions induced on oxides by mechanical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth European Conference on Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Le Corum-Montpellier, France. 1, pp.161, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallographic and analytic characterizations of solidification structures in scorias obtained by direct reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Metallographic Conference MC95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Colmar, France. pp.297 - 302, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature synthesis of high temperature silicides by mechanically activated annealing processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux - Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Metallurgy World Congress and Exhibition (1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France. pp.1309 - 1312, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline phase formation induced by mechanical alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Metallurgy World Congress and Exhibition (1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France. pp.1811-1814, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles of metastable oxide phases prepared by ball - mlling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, PARIS, FRANCE, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (A), pp.409-410, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated sintering of a W - Ni - Fe - Co powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Metallurgy World Congress and Exhibition (1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France. pp.1305 - 1308, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematic approach of the mechanical alloying physics (Planetary and horizontal ball - milling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Metallurgy World Congress and Exhibition (1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France. pp.1333 - 1336, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM thin foils mechanically alloyed nanoparticulate thin foils preparated by ultramicrotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, PARIS, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.1025-1026, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation on the mechanically alloyed ternary system Al/Si/C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Structural Applications of Mechanical Alloying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Vancouver, Canada. ASM International, pp.297-305, 1993, 0871704927, 9780871704924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique de la mécanosynthèse dans un broyeur planétaire : approche cinématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90 (9), pp.1199-1199, 1993, </w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/199390091199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline oxide powders prepared by ball - milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Ceramic Society Conference (THIRD ECerS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Madrid (ES), Spain. pp.255 - 260, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile 3D bioprinted pancreas tumor model for new anticancer drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2022 - 32nd Annual Conference of the European Society of Biomaterials Session B-03 Bioprinting and bioinks (Poster P19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D bioprinting to build heterotypic tumor models recaputilating the tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroOcs Conference 2022, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de modèle de tumeur ovarienne par bio-impression 3D pour le développement de nouveaux médicaments anticancéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale C2MP- Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D bioprinting to build versatile ovarian tumor models for new anticancer drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroPhysio 2022 - Microphysiological Systems : from organoids to organs-on-chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Cargèse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Seemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale C2MP- Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on on Methyl salicylate (methyl 2-hydroxybenzoate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note intermédiaire relative aux indicateurs pour le PNSE 4 - Document de travail, 18 décembre 2020 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : Compléments sur les stratégies de prévention de la diffusion du SARS-CoV-2 en EAJE et milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif aux conditions sanitaires pour les regroupements familiaux et/ou amicaux à l’occasion des fêtes de fin d’année dans le contexte de la crise sanitaire du Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON hair dye 1 Indigofera tinctoria (C170)- CAS 84775-63-3 - Submission III - SCCS/1615/20 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON hair dye 1 Indigofera tinctoria (C170) CAS 84775-63-3 - Submission III - SCCS/1615/20 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif au protocole sanitaire renforcé proposé pour les restaurants dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Zinc Pyrithione (ZPT) (CAS No 13463-41-7) - Submission III - SCCS/1614/19 Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON the safety of Aluminium in cosmetic products - Submission II - SCCS/1613/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Dihydroxyacetone – DHA (1,3-Dihydroxy-2-propanone) CAS No. 96-26-4 - SCCS/1612/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Hydroxypropyl p-phenylenediamine and its dihydrochloride salt (A165)&amp;quot; - SCCS/1608/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Methoxypropylamino Cyclohexenylidene Ethoxyethylcyanoacetate (S87) - Submission II&amp;quot; - SCCS/1605/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Tetrabromophenol Blue, 4,4’-(4,5,6,7-tetrabromo-1,1-dioxido-3H-2,1-benzoxathiol-3-yliden)bis-2,6-dibromophenol (C183) - Submission IV&amp;quot; - SCCS/1610/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility of Synthetic Amorphous Silica (SAS)&amp;quot; - SCCS/1606/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON solubility of Synthetic Amorphous Silica (SAS)&amp;quot; - SCCS/1606/19 - Final Opinion - Corrigendum of 6 December 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON fragrance ingredient Acetylated Vetiver Oil - AVO (Vetiveria zizanioides root extract acetylated) - Submission III&amp;quot; SCCS/1599/18 – Final Opinion – Corrigendum of 20 & 21 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Guidance on the Safety Assessment of Nanomaterials in Cosmetics - SCCS/1611/1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Dihydroxyacetone – DHA (1,3-Dihydroxy-2-propanone) CAS No. 96-26-4&amp;quot;SCCS/1612/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Tetrabromophenol Blue, 4,4’-(4,5,6,7-tetrabromo-1,1-dioxido-3H-2,1-benzoxathiol-3-yliden)bis-2,6-dibromophenol (C183) - Submission IV&amp;quot; SCCS/1610/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON hair dye Methylimidazoliumpropyl p-phenylenediamine HCl (A166) (CAS 220158-86-1) - Submission I SCCS/1609/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Addendum to the scientific Opinion SCCS/1491/12 on the hair dye substance 2-methoxy-methyl-p-phenylenediamine and its sulfate salt - COLIPA n° A160 - Submission II – use on eyelashes - SCCS/1603/18 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON fragrance ingredient Acetylated Vetiver Oil - AVO (Vetiveria zizanioides root extract acetylated) - Submission III&amp;quot;SCCS/1599/18 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Solubility of Synthetic Amorphous Silica (SAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on hair dye 1,2,4-trihydroxybenzene (1,2,4-THB) - A33 (CAS 533-73-3) - Submission VI&amp;quot; - SCCS/1598/18 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Zinc Pyrithione (ZPT) (CAS No 13463-41-7) - Submission III&amp;quot; - SCCS/1614/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Ethylzingerone - ‘Hydroxyethoxyphenyl Butanone’ (HEPB) - Cosmetics Europe No P98 – CAS No 569646-79-3 - Submission II (eye irritation)&amp;quot; SCCS/1604/18 – Final Opinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Hydroxypropyl p-phenylenediamine and its dihydrochloride salt (A165)&amp;quot; SCCS/1608/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://ec.europa.eu/health/sites/health/files/scientific_committees/consumer_safety/docs/sccs_o_230.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON the safety of Aluminium in cosmetic products - Submission II&amp;quot; - SCCS/1613/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Methoxypropylamino Cyclohexenylidene Ethoxyethylcyanoacetate (S87) - Submission II&amp;quot; SCCS/1605/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON hair dye Methylimidazoliumpropyl p-phenylenediamine HCl (A166) (CAS 220158-86-1) - Submission I - SCCS/1609/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://ec.europa.eu/health/sites/health/files/scientific_committees/consumer_safety/docs/sccs_o_231.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Methoxypropylamino Cyclohexenylidene Ethoxyethylcyanoacetate (S87)&amp;quot; - Submission I - SCCS/1587/17 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/484248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Committee on Consumer Safety (SCCS) Opinion on Styrene/Acrylates copolymer (nano) and Sodium styrene/Acrylates copolymer (nano) - SCCS/1595/2018 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of cosmetic ingredients Phenylene Bis-Diphenyltriazine (CAS No 55514-22-2)- S86 - Submission II&amp;quot;- SCCS/1594/18 Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Colloidal Silver (nano)” - SCCS/1596/18 Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Dimethylpiperazinium Aminopyrazolopyridine HCl (A164)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim  Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.33 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Final Opinion on Polyaminopropyl Biguanide (PHMB) - Submission III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Final version of the Opinion on hair dye Tetrabromophenol Blue, 4,4’-(4,5,6,7-tetrabromo-1,1-dioxido-3H-2,1- benzoxathiol-3-yliden)bis-2,6-dibromophenol (C183)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.41 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklists for Applicants submitting dossiers on Cosmetic Ingredients to be evaluated by the SCCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Methoxypropylamino Cyclohexenylidene Ethoxyethylcyanoacetate (S87) - Submission I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSC Final Opinion on Ethylzingerone - ‘Hydroxyethoxyphenyl Butanone’ (HEPB) - Cosmetics Europe No P98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS ADDENDUM TO THE OPINION ON Climbazole (P64) ref. SCCS/1506/13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON water-soluble zinc salts used in oral hygiene products – Submission I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Titanium Dioxide (nano form) as UV-Filter in spray - Preliminary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Basic Blue 99 (C059)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Dimethylpiperazinium Aminopyrazolopyridine HCl (A164) - SCCS/1584/17 – Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim  Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Basic Blue 99 (C059)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Ethylzingerone – ‘Hydroxyethoxyphenyl Butanone’ (HEPB) (Cosmetics Europe No P98)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORANDUM ON THE USE OF IN SILICO METHODS FOR ASSESSMENT OF CHEMICAL HAZARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Committee on Consumer Safety SCCS OPINION ON preservative EcoG+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Committee on Consumer Safety SCCS OPINION ON Vitamin A (Retinol, Retinyl Acetate, Retinyl Palmitate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON HC Orange No. 6 (B125)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Titanium Dioxide (nano form) coated with Cetyl Phosphate, Manganese Dioxide or Triethoxycaprylylsilane as UV-filter in dermally applied cosmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Polyaminopropyl Biguanide (PHMB)- Submission III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON decamethylcyclopentasiloxane (cyclopentasiloxane, D5) in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON N,N'-Bis-(2-hydroxyethyl)-2-nitro-p-phenylenediamine (B34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Phenoxyethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et financement de la recherche et de la filière &amp;quot;Nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Stéphanie Lacour, Somia Desmoulin et Nathanie Hervé-Fournereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux ; le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Larcier, pp.67-70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux : Différentes voies de synthèse, propriétés, applications et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers : Droit, Sciences et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2008, 978-2-271-06503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Caër</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréchignac C.; Houdy P.; Lahmani M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Nanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.455-469, 2008, 978-3-540-72992-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Processing for Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Caër</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. S. Nalwa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Scientific Publishers, pp.91 - 129, 2004, Vol. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRXRD facilities at LURE : a specific tool for understanding SHS mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception of Self Propagating High Temperature synthesis Development as a field of scientific and technical Progress - Ed. A.G. Merzhanov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-29, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHS from mechanically activated powders mixture for producing nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception of Self Propagating High Temperature synthesis Development as a field of scientific and technical Progress - Ed. A.G. Merzhanov (2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-199, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step synthesis and consolidation of nanophase materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 6,200,515. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases sous sollicitations mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paris 6 (UPMC), 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05386690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1911"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Gaffet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6451-3011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096415258</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-3695-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (208)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific advice on Butylated Hydroxyanisole (BHA) - SCCS/1682/25 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Opinion on Cannabidiol (CBD) (CAS/EC No. 13956-29- 1/ 689-176-3) used in cosmetic products - SCCS/1685/25 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Advice on Silver used in cosmetic products (CAS/EC No. 7440-22-4/231-131-3) - SCCS/1687/25 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific advice on hair dye ‘Basic blue 99’ (C059) (CAS No. 68123-13-7, EC No. 268-544-3) - Submissions IV &amp; V SCCS/1683/25 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05503006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Opinion on the safety of Heliotropin used in cosmetic products (CAS No. 120-57-0, EC No. 204-409-7) – SCCS/1688/26 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific advice on hair dye ‘Basic Brown 16’ (C009) (CAS No. 26381-41-9, EC No. 247-640-9) Submission V ter. - SCCS/1684/25 – Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS – Opinion on Prostaglandin Analogues : Methylamido-Dihydro-Noralfaprostal (MDN), Isopropyl Cloprostenate (IPCP), Dechloro Dihydroxy Difluoro Ethylcloprostenolamide (DDDE) - SCCS/1680/25 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Advice on Benzophenone-2 (BP-2) and Benzophenone-5 (BP-5) as substances with potential endocrine disrupting properties in cosmetic products - SCCS/1679/25 – Final Scientific advice and Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Opinion on Ethylhexyl Methoxycinnamate (EHMC) (CAS No. 5466-77-3/83834-59-7, EC No. 226-775-7/629-661-9) SCCS/1671/24 – Final version and Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Advice on the safety of Thiomersal (CAS No. 54-64-8, EC No. 200-210-4) and Phenylmercuric salts as preservatives in cosmetic products - SCCS/1686/25 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2026, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific advice – children’s exposure to Methyl salicylate (methyl 2-hydroxybenzoate) - Revision of SCCS/1654/23 - SCCS/1676/25 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Salicylic Acid (CAS No. 69-72-7, EC No. 200-712-3) - Children’s exposure - SCCS/1675/25 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific advice – children’s exposure to Methyl salicylate (methyl 2-hydroxybenzoate) - Revision of SCCS/1654/23 - SCCS/1676/25 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on new coating for Titanium Dioxide (nano form)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28872-6. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/5010417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Butylparaben (CAS No. 94-26-8, EC No. 202-318-7) - Children exposure - SCCS/1674/25 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Triphenyl phosphate (CAS No. 204-112-2, EC No. 115-86-6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28878-8. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/5953657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE ON HC Yellow No. 16 (Colipa No. B123) (CAS No. 1184721-10-5) - Submission II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28867-2. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/1071357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC OPINION on Hexyl Salicylate (CAS/EC No. 6259-76-3/228-408-6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, 978-92-68-28866-5. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/3909058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Opinion on Hydroxyapatite (nano) - Submission IV - SCCS/1677/25 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Advice on Silver used in cosmetic products (CAS/EC No. 7440-22-4/231-131-3) - SCCS/1687/25 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE on the safety of Diethylamino Hydroxybenzoyl Hexyl Benzoate – DHHB – S83 - SCCS/1678/25 – Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Advice on Benzophenone-2 (BP-2) and Benzophenone-5 (BP-5) as substances with potential endocrine disrupting properties in cosmetic products - SCCS/1679/25 – Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of Silver (CAS/EC No. 7440-22-4/231-131-3) used in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28862-7. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/4512019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION on Biphenyl-2-ol and Sodium 2-biphenylolate used in cosmetic products (CAS/EC No. 90-43-7/201-993-5 and 132-27-4/205-055-6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28874-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Benzophenone – 4 (CAS No. 4065-45-6, EC No. 223-772-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, 978-92-68-28877-1. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/2085096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Inhalation toxicity of the fragrance ingredient Acetylated Vetiver Oil – AVO (CAS No 84082-84-8, EC No 282-031-1) in sprayable cosmetic products - Submission IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28863-4. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/1937520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Hydroxypropyl p-phenylenediamine and its dihydrochloride salt (A165) (CAS/EC No. 73793-79-0/827-723-1 and 1928659-47-5/-)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28869-6. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/9829351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS – Opinion on Prostaglandin Analogues: Methylamido-Dihydro-Noralfaprostal (MDN), Isopropyl Cloprostenate (IPCP), Dechloro Dihydroxy Difluoro Ethylcloprostenolamide (DDDE) - SCCS/1680/25 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - SCIENTIFIC ADVICE ON HC Red No. 18 (Colipa No. B124) (CAS No. 1444596-49-9) - Submission II - SCCS/1673/24 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04909158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Advice on Titanium dioxide (TiO2) (CAS/EC numbers 13463-67-7/236-675-5, 1317-70-0/215-280- 1, 1317-80-2/215-282-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, 978-92-68-28876-4. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/1117743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Benzophenone - 1 (CAS No. 131-56-6, EC No. 205-029-4) - SCCS/1672/24 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Citral (CAS No. 5392-40-5, EC No. 226-394-6) sensitisation endpoint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28865-8. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/8141845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION on the safety of aluminium in cosmetic products - Submission IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28879-5. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/5822938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Opinion on Hydroxyapatite (nano) - Submission IV - SCCS/1677/25 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific advice on hair dye ‘Basic blue 99’ (C059) (CAS No. 68123-13-7, EC No. 268-544-3) - Submissions IV & V - SCCS/1683/25 Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention de la grippe zoonotique chez l'être humain : Avis relatif à l’actualisation des recommandations concernant les cas humains d’infection à virus influenza zoonotiques : traitement antiviral et mesures de prévention (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2025, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Salicylic Acid (CAS No. 69-72-7, EC No. 200-712-3) - Children’s exposure - SCCS/1675/25 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la démarche utilisée pour rédiger les projets de textes concernant les résultats minimaux à atteindre en matière de qualité de l’air intérieur (QAI) dans les logements neufs (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2025, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs repères d’aide à la gestion de la qualité de l’air intérieur pour le tétrachloroéthylène - Rapport (HCSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2025, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific advice on hair dye ‘Basic Brown 16’ (C009) (CAS No. 26381-41-9, EC No. 247-640-9) Submission V ter. - SCCS/1684/25 Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific advice on Butylated Hydroxyanisole (BHA) - SCCS/1682/25 Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs repères d’aide à la gestion de la qualité de l’air intérieur pour le tétrachloroéthylène - Avis (HCSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2025, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Advice on the safety of Thiomersal (CAS No. 54-64-8, EC No. 200-210-4) and Phenylmercuric salts as preservatives in cosmetic products - SCCS/1686/25 Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Butylparaben (CAS No. 94-26-8, EC No. 202-318-7) - Children's exposure - SCCS/1674/25 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Opinion on Ethylhexyl Methoxycinnamate (EHMC) (CAS No. 5466-77-3/83834-59-7, EC No. 226-775-7/629-661-9) - SCCS/1671/24 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05136654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Opinion on Tea Tree Oil (CAS/EC No. 68647-73-4 /285-377-1) - SCCS/1681/25 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDENDUM to the SCIENTIFIC OPINION on Hexyl Salicylate SCCS/1658/23 (CAS/EC No. 6259-76-3/228-408-6) - - Children exposure 0-3 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2025, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-28864-1. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/7779748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Opinion on Cannabidiol (CBD) (CAS/EC No. 13956-29- 1/ 689-176-3) used in cosmetic products - SCCS/1685/25 Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernauer U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE on the safety of Diethylamino Hydroxybenzoyl Hexyl Benzoate – DHHB – S83 - SCCS/1678/25 - Preliminary Scientific Advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Opinion on Tea Tree Oil (CAS/EC No. 68647-73-4 /285-377-1) - SCCS/1681/25 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Scientific Advice on Benzophenone-2 (BP-2) and Benzophenone-5 (BP-5) as substances with potential endocrine disrupting properties in cosmetic products - SCCS/1679/25 - Preliminary Scientific advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2025, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific Advice on Titanium dioxide (TiO2) (CAS/EC numbers 13463-67-7/236-675-5, 1317-70-0/215-280- 1, 1317-80-2/215-282-2) - SCCS/1661/23 - Final document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on the safety of Silver (CAS/EC No. 7440-22-4/231-131-3) used in cosmetic products - SCCS/1665/24 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Sodium Bromothymol Blue (C186) (CAS No. 34722-90-2, EC No. 252-169-7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19387-7. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/143059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Citral (CAS No. 5392-40-5, EC No. 226-394-6) sensitisation endpoint - SCCS/1666/24 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock stratégique de l'État d'antiviraux contre la grippe (Avis et Rapports du HCSP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2024, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Benzophenone - 1 (CAS No. 131-56-6, EC No. 205-029-4) - SCCS/1672/24 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on the safety of Silver (CAS/EC No. 7440-22-4/231-131-3) used in cosmetic products - SCCS/1665/24 – Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Triphenyl phosphate (CAS No. 204-112-2, EC No. 115-86-6) - SCCS/1664/24 - Final opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of aluminium in cosmetic products - Submission IV - SCCS/1662/23 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Inhalation toxicity of the fragrance ingredient Acetylated Vetiver Oil – AVO (CAS No 84082-84-8, EC No 282-031-1) in sprayable cosmetic products - Submission IV - SCCS/1663/24 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS SCIENTIFIC ADVICE ON HC Yellow No. 16 (Colipa No. B123) (CAS No. 1184721-10-5) - Submission II - SCCS/1670/24 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS Notes of guidance for the testing of cosmetic ingredients and their safety evaluation - 12th revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19399-0. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/19428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on new coating for Titanium Dioxide (nano form) - SCCS/1667/24- Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on new coating for Titanium Dioxide (nano form) - SCCS/1667/24 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Butylparaben (CAS No. 94-26-8, EC No. 202-318-7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19451-5. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/09644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Biphenyl-2-ol and Sodium 2-biphenylolate used in cosmetic products (CAS/EC No. 90-43-7/201-993-5 and 132-27-4/205-055-6) - SCCS/1669/24 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - Opinion on Ethylhexyl Methoxycinnamate (EHMC) (CAS No. 5466-77-3/83834-59-7, EC No. 226-775-7/629-661-9) - SCCS/1671/24 – Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Citral (CAS No. 5392-40-5, EC No. 226-394-6) sensitisation endpoint - SCCS/1666/24 Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of alpha-arbutin and beta-arbutin in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19397-6. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/459219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on benzyl salicylate (CAS No. 118-58-1, EC No. 204-262-9)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19384-6. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/160899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS SCIENTIFIC ADVICE ON HC Yellow No. 16 (Colipa No. B123) (CAS No. 1184721-10-5) - Submission II SCCS/1670/24 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Advice - Children exposure on Methyl salicylate (methyl 2-hydroxybenzoate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19386-0. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/25966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Fullerenes, Hydroxylated Fullerenes and hydrated forms of Hydroxylated Fullerenes (nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19388-4. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/611811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDENDUM to the SCIENTIFIC OPINION on Hexyl Salicylate SCCS/1658/23 (CAS/EC No. 6259-76-3/228-408-6) - - Children exposure 0-3 years old - SCCS/1668/24 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif aux projets de textes sur la surveillance de la qualité de l’air intérieur dans certains établissements sanitaires et dans les établissements sociaux et médico-sociaux (HCSP, Avis et Rapports, 38 pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Gehin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2024, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Biphenyl-2-ol and Sodium 2-biphenylolate used in cosmetic products (CAS/EC No. 90-43-7/201-993-5 and 132-27-4/205-055-6) - SCCS/1669/24 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC OPINION on Hexyl Salicylate (CAS/EC No. 6259-76-3/228-408-6) - SCCS/1658/23 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Hydroxypropyl p-phenylenediamine and its dihydrochloride salt (A165) (CAS/EC No. 73793-79-0/827-723-1 and 1928659-47-5/- SCCS/1659/23 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS ADDENDUM to the SCIENTIFIC OPINION on Hexyl Salicylate SCCS/1658/23 (CAS/EC No. 6259-76-3/228-408-6) - Children exposure 0-3 years old - SCCS/1668/24 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place of oseltamivir and antiviral influenza drugs in the State's strategic stockpile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Debeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2024, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Silver Zinc Zeolite (CAS No. 130328-20- 0, EC No. 603-404-0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19391-4. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/60845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of aluminium in cosmetic products - Submission III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19396-9. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/404299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific advice on HC Blue 18 (Colipa No. B122) - Submission II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19385-3. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/938392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on salicylic acid (CAS No. 69-72-7, EC No. 200-712-3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19395-2. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/45340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDENDUM to the SCIENTIFIC OPINION on Hexyl Salicylate SCCS/1658/23 (CAS/EC No. 6259-76-3/228-408-6) - - Children exposure 0-3 years old - SCCS/1668/24 – Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety assessment of nanomaterials in cosmetics - 2nd revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19398-3. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/5491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Methylparaben (CAS No. 99-76-3, EC No. 202-785-7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19390-7. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/86920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs repères d’aide à la gestion de la qualité de l’air intérieur pour le benzène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2024, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Inhalation toxicity of the fragrance ingredient Acetylated Vetiver Oil – AVO (CAS No 84082-84-8, EC No 282-031-1) in sprayable cosmetic products - Submission IV - SCCS/1663/24 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Triphenyl phosphate (CAS No. 204-112-2, EC No. 115-86-6) - SCCS/1664/24 - Preliminary opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on water-soluble zinc salts used in oral hygiene products - Submission II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19394-5. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/34727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Hydroxyapatite (nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Scientific Committee for Consumer Safety (SCCS, EC), 978-92-68-19389-1. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/102239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Methylparaben (CAS No. 99-76-3, EC No. 202-785-7) - SCCS/1652/23– Final Opinion and Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS - SCIENTIFIC ADVICE ON HC Red No. 18 (Colipa No. B124) (CAS No. 1444596-49-9) - Submission II - SCCS/1673/24 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2024, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on water-soluble zinc salts used in oral hygiene products - Submission II - SCCS/1657/23 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Fullerenes, Hydroxylated Fullerenes and hydrated forms of Hydroxylated Fullerenes (nano) - SCCS/1649/23 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC OPINION on Hexyl Salicylate (CAS/EC No. 6259-76-3/228-408-6) - SCCS/1658/23 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Hydroxyapatite (nano) - SCCS 1648/22 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Silver Zinc Zeolite (CAS No. 130328-20- 0, EC No. 603-404-0) - SCCS/1650/23 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Commitee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Notes of guidance for the testing of cosmetic ingredients and their safety evaluation - 12th revision - Final Opinion – SCCS/1647/22 - Corrigendum 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS opinion on salicylic acid (CAS No. 69-72-7, EC No. 200-712-3) - SCCS/1646/22– Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of aluminium in cosmetic products - Submission III - SCCS / 1644/22 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Silver Zinc Zeolite (CAS No. 130328-20- 0, EC No. 603-404-0) - SCCS/1650/23 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Methylparaben (CAS No. 99-76-3, EC No. 202-785-7) - SCCS/1652/23– Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernauer U.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaudhry Q.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenraads P.J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusinska M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE – children exposure on Methyl salicylate,(methyl 2-hydroxybenzoate) - SCCS/1654/23 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Fullerenes, Hydroxylated Fullerenes and hydrated forms of Hydroxylated Fullerenes (nano) - SCCS/1649/23 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on water-soluble zinc salts used in oral hygiene products - Submission II - SCCS/1657/23 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of aluminium in cosmetic products - Submission IV - SCCS/1662/23 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04346470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Butylparaben (CAS No. 94-26-8, EC No. 202-318-7) - SCCS/1651/23– Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Hydroxypropyl p-phenylenediamine and its dihydrochloride salt (A165) (CAS/EC No. 73793-79-0/827-723-1 and 1928659-47-5/-) - SCCS/1659/23 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Butylparaben (CAS No. 94-26-8, EC No. 202-318-7) - SCCS/1651/23– Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on benzyl salicylate (CAS No. 118-58-1, EC No. 204-262-9) _ SCCS/1656/23– Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Methylparaben (CAS No. 99-76-3, EC No. 202-785-7) - SCCS/1652/23– Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on benzyl salicylate (CAS No. 118-58-1, EC No. 204-262-9) - SCCS/1656/23– Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Scientific Advice on Titanium dioxide (TiO2) (CAS/EC numbers 13463-67-7/236-675-5, 1317-70-0/215-280- 1, 1317-80-2/215-282-2) - SCCS/1661/23 - Preliminary document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2023, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE ON the safety of Triclocarban and Triclosan as substances with potential endocrine disrupting properties in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur deux projets de décrets d’application de la loi AGEC relatifs à la mise à disposition des informations permettant d'identifier pour le consommateur les substances dangereuses (dont les perturbateurs endocriniens) contenues dans certains produits (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03605464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDENDUM to the scientific opinion SCCS/1613/19 on the safety of aluminium in cosmetic products (lipstick) - Submission II - SCCS/1626/20 - Addendum (lipstick) – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS). 2022, Publications Office of the European Union, 978-92-76-55211-6. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/59197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Methyl salicylate (methyl 2-hydroxybenzoate) - Submission I- SCCS/1633/21- Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2022, Publications Office of the European Union, 978-92-76-54817-1. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/47640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Genistein and Daidzein - SCCS/1641/22 Final version and Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de cadrage méthodologique pour l'évaluation des trois PNSE (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on salicylic acid (CAS No. 69-72-7, EC No. 200-712-3) - SCCS/1646/22 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE ON the safety of Triclocarban and Triclosan as substances with potential endocrine disrupting properties in cosmetic products - SCCS/1643/22 – Final Scientific Advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03840287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of alpha-arbutin and beta-arbutin in cosmetic products - SCCS/1642/22 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Genistein and Daidzein - SCCS/1641/22 Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFP2 respiratory protective devices in the general population to fight against the spread of the SARS-CoV-2 virus in relation to the emergence of the Omicron variant (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FFP2 respiratory protective devices for health professionals in the context of the fight against the spread of the SARS-CoV-2 virus in relation to the emergence of the Omicron variant (supplement) (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Genistein and Daidzein - SCCS/1641/22 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif aux traitements appliqués aux boues de stations d'épuration par rapport au risque d'infection au virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Revest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of aluminium in cosmetic products - Submission III - SCCS / 1644/22 – Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appareils de protection respiratoire de type FFP2 en population générale dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 en rapport avec l'émergence du variant Omicron (complément) (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif aux masques dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 en rapport avec l'émergence du variant Omicron (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2022, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Sodium Bromothymol Blue (C186) (CAS No. 34722-90-2, EC No. 252-169-7) – SCCS/1645/22 - Preliminary Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2022, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON the safety of presence of Bisphenol A in clothing articles - SCCS/16/2020 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union. , 2022, Publications Office of the European Union, 978-92-76-54698-6. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/687203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19: recommendations for masks in enclosed public spaces (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Opinion on the safety of presence of BPA in clothing articles : Results of the public consultation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). , 2021, Scientific Committee for Consumer Safety (European Commission)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON hair dye 1 Indigofera tinctoria (C170)- CAS 84775-63-3 - Submission III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages). , 2021, Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages), 978-92-76-42047-7. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/613025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Dihydroxyacetone (DHA) - CAS No. 96-26-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages). , 2021, Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages), 978-92-76-41960-0. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/672136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective enclosed spaces and Covid-19: mask wearing and possible adaptations at the workplace (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Gold (nano), Colloidal Gold (nano), Gold Thioethylamino Hyaluronic Acid (nano) and Acetyl heptapeptide-9 Colloidal gold (nano) - SCCS/1629/21 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS, EC). , 2021, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19: Sanitary conditions for the end-of-year celebrations 2020 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif au risque de transmission du virus SARS-CoV-2 par la dispersion d’aérosols lors d’activités liées aux différents types de tabagisme et aux caractéristiques des lieux (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP/France). , 2021, Haut Conseil de Santé Publique (HCSP / France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON the safety of Aluminium in cosmetic products - Submission II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages). , 2021, Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages), 978-92-76-42212-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19: recommendations on masks within child care settings (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Zinc Pyrithione (ZPT) (CAS No 13463-41-7) -Submission III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages). , 2021, Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages), 978-92-76-42048-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masks in the fight against the spread of SARS-CoV-2 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Bayeux-Dunglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beylot-Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : mesures de prévention en terrasse des bars et restaurants (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Titanium dioxide (TiO2) used in cosmetic products that lead to exposure by inhalation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages). , 2021, Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages), 978-92-76-42046-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE ON the SCCS Opinion on methyl-N-methylanthranilate (MNM) (SCCS/1455/11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Ed. Publications Office of the European Union, Luxembourg, Luxembourg (45 pages), 978-92-76-41948-8. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/366646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : dépistage en milieu scolaire – Lettre au Sénat (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP, France). , 2021, Haut Conseil de Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : aeration, ventilation and CO2 measurement in Public Accesses Buildings (PAB)&amp;quot; (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villeeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2021, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Titanium dioxide (TiO2) used in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Hydroxyapatite (nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Hydroxypropyl p-phenylenediamine and its dihydrochloride salt (A165) - SCCS/1608/19 - Final Opinio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15268-2. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/370790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADDENDUM to the scientific opinion SCCS/1613/19 on the safety of aluminium in cosmetic products (lipstick) - Submission II - SCCS/1626/20 - Addendum (lipstick) – preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on salicylic acid (CAS 69-72-7) - Submission I - SCCS/1601/18 - Final Opinion – Corrigendum of 20 & 21 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-10609-8. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/763162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Allergy Alert Test (AAT) as a proof-of-concept study&amp;quot; - SCCS/1607/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15266-8. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/78880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Tetrabromophenol Blue, 4,4’-(4,5,6,7-tetrabromo-1,1-dioxido-3H-2,1-benzoxathiol-3-yliden)bis-2,6-dibromophenol (C183) - Submission IV SCCS/1610/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15270-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS SCIENTIFIC ADVICE ON the SCCS Opinion on methyl-N-methylanthranilate (MNM) (SCCS/1455/11) - SCCS/1616/20 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Benzophenone-3 (CAS No 131-57-7, EC No 205-031-5) - SCCS/1625/20 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la gestion des déchets d’activités de soins dans le cadre de l’épidémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squinazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique (HCSP/France). , 2020, Haut Conseil de Santé Publique (HCSP / France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on solubility of Synthetic Amorphous Silica (SAS) - SCCS/1606/19 - Final Opinion - Corrigendum of 6 December 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15265-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on hair dye Methylimidazoliumpropyl p-phenylenediamine HCl (A166) (CAS 220158-86-1) - Submission I - SCCS/1609/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15269-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to the scientific Opinion SCCS/1491/12 on the hair dye substance 2-methoxy-methyl-p-phenylenediamine and its sulfate salt - COLIPA n° A160 - Submission II – use on eyelashes - SCCS/1603/18 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15260-6. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/785393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on the Safety Assessment of Nanomaterials in Cosmetics - SCCS/1611/19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15271-2. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/40446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on hair dye 1,2,4-trihydroxybenzene (1,2,4-THB) - A33 (CAS 533-73-3) - Submission VI - SCCS/1598/18 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15249-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON The safety of presence of Bisphenol A in clothing articles 2,2-bis(4-hydroxyphenyl)propane - SCCS/16/2020 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on fragrance ingredient Acetylated Vetiver Oil - AVO (Vetiveria zizanioides root extract acetylated) - Submission III - SCCS/1599/18 – Final Opinion – Corrigendum of 20 & 21 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15247-7. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/96061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of Butylphenyl methylpropional (p-BMHCA) in cosmetic products - Submission II - SCCS/1591/17 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15241-5. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/482938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Methoxypropylamino Cyclohexenylidene Ethoxyethylcyanoacetate (S87) - Submission II - SCCS/1605/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15263-7. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/697448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Resorcinol - SCCS/1619/20 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Copper (nano) and Colloidal Copper (nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , 2020, Scientific Committee for Consumer Safety (SCCS, EC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on éthylzingerone - ‘Hydroxyethoxyphenyl Butanone’ (HEPB) - Cosmetics Europe No P98 – CAS No 569646-79-3 - Submission II (eye irritation) - SCCS/1604/18 – Final Opinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg. , 2020, Publications Office of the European Union, Luxembourg, Luxembourg, 978-92-76-15253-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on skin sensitisation Quantitative Risk Assessment for fragrance ingredients (QRA2) - Submission I SCCS/1589/17 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00241-3. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/989719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to the scientific opinion on o-Phenylphenol, Sodium ophenylphenate and Potassium o-phenylphenate - (SCCS/1555/15) - Here: the use as preservative of Sodium o-phenylphenate, Potassium o-phenylphenate, MEA o-Phenylphenate (CAS n. 132-27-4, 13707-65-8, 84145-04-0) - Latest edition SCCS/1597/18 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00237-6. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/753010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on salicylic acid (CAS 69-72-7) - Submission I - SCCS/1601/18 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00244-4. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/081047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to the scientific Opinions on Climbazole (P64) / Ref. SCCS/1506/13 and SCCS/1590/1 - Latest edition SCCS/1600/18 – Final Version (Publications Office of the European Union, Luxembourg, Luxembourg (13 pages) (2019) - ISSN : 1831-4767 - ISBN : 978-92-76-00240-6 - DOI : 10.2875/417842 - Catalog Number : EW-AQ-19-007-EN-N)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg (13 pages) (2019). , 2019, 978-92-76-00240-6. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/417842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to the scientific opinion on Zinc pyrithione (P81) ref SCCS/1512/13 - Latest edition SCCS/1593/2018 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00238-3. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/34622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on titanium dioxide (nano form) as UV-filter in sprays - SCCS/1583/17 – Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00201-7. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/645612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS notes of guidance for the testing of cosmetic ingredients and their safety evaluation - 10th revision - SCCS/1602/18 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00245-1. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/77673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Allergy Alert Test (AAT) as a proof-of-concept study - SCCS/1607/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (SCCS / EC). , SCCS/1607/19 - Preliminary Opinion, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of cosmetic ingredients Phenylene Bis-Diphenyltriazine (CAS No 55514-22-2) - S86 : submission II - SCCS/1594/18 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00243-7. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/59041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Colloidal Silver (nano) SCCS/1596/18 – Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00236-9. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/586035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Styrene/Acrylates copolymer (nano) and Sodium styrene/Acrylates copolymer (nano) SCCS/1595/18 – Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00235-2. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/790731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of cosmetic ingredients HEMA and Di-HEMA Trimethylhexyl Dicarbamate - Submission I (Sensitisation only) - SCCS/1592/17 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications Office of the European Union</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-92-76-00242-0. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/039739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS addendum to the opinion Climbazole (P64) - SCCS/1506/13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS note of Guidance for the testing of cosmetic ingredients and their safety evaluation – 10th Revision&amp;quot; SCCS/1602/18 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on the safety of cosmetic ingredient Phenylene Bis-Diphenyltriazine (CAS No 55514-22-2) -S86 - Submission II&amp;quot; - SCCS/1594/18 - Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on hair dye 1,2,4-trihydroxybenzene (1,2,4-THB) - A33 (CAS 533-73-3) - Submission VI&amp;quot; - SCCS/1598/18 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklists for Applicants submitting dossiers on Cosmetic Ingredients to be evaluated by the SCCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Final Opinion on Polyaminopropyl Biguanide (PHMB) - Submission III&amp;quot; - SCCS/1581/16 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Opinion on titanium dioxide (nano form) coated with cetyl phosphate, manganese dioxide or triethoxycaprylylsilane as UV-filter in dermally applied cosmetic&amp;quot; – SCCS 1580/16 – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernauer Ulrike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celleno Leonardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaudhry Mohammad Qasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenraads Pieter-Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on fragrance ingredient Acetylated Vetiver Oil (AVO) - submission III&amp;quot; - SCCS/1599/18 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum to the scientific Opinion SCCS/1491/12 on the hair dye substance 2-Methoxy-methyl-p-phenylenediamine and its sulfate salt - COLIPA n° A160 - Submission II – use on eyelashes&amp;quot; - SCCS/1603/2018 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Final version of the Opinion on hair dye Tetrabromophenol Blue, 4,4’-(4,5,6,7-tetrabromo-1,1-dioxido-3H-2,1- benzoxathiol-3-yliden)bis-2,6-dibromophenol (C183)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Ethylzingerone - ‘Hydroxyethoxyphenyl Butanone’ (HEPB) - Cosmetics Europe No P98 – CAS No 569646-79-3 - Submission II (eye irritation)&amp;quot; SCCS/1604/18 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSC Final Opinion on Ethylzingerone - ‘Hydroxyethoxyphenyl Butanone’ (HEPB) - Cosmetics Europe No P98 - SCCS/1582/16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Basic Blue 99 (C059) - SCCS/1585/17 – Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Dimethylpiperazinium Aminopyrazolopyridine HCl (A164)&amp;quot; - SCCS/1584/17 – Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STATEMENT on management measures to be implemented towards workers in sites where titanium dioxide nanoparticles (TiO2 NPs) are manufactured and handled, and towards populations in the vicinity of these sites. - Protecting workers and persons living next to sites where titanium dioxide nanoparticles are produced or processed (Haut Conseil de la santé publique - French High Council for Public Health)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la Santé Publique (HCSP, France). , 2018, Haut Conseil de la Santé Publique (HCSP, France)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorandum on the use of in silico methods for assessment of chemical hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications Office of the European Union, Luxembourg, Luxembourg (6 pages) (2017). 2017, 978-92-79-65670-5. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/037529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Final Opinion on N,N'-Bis-(2-hydroxyethyl)-2-nitro-p-phenylenediamine (B34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Final version of the Opinion on decamethylcyclopentasiloxane (cyclopentasiloxane, D5) in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Vitamin A (Retinol, Retinyl Acetate, Retinyl Palmitate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Phenoxyethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON preservative EcoG+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano 2030 – Manufactured Nanomaterials by 2030 – Workplace health and safety consequences in small business in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dedessus-Le Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Devel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, INRS, 978-2-7389-2262-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (162)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The way forward for assessing the human health safety of cosmetics in the EU: Proceedings of Workshop 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Benfenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patience Browne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-025-04275-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion opinion on the amendment of the specifications for vegetable carbon (E153) as a food additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Andreassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lourdes Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 24 (1), pp.e9855. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2026.9855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving magnetic properties of Mn- and Zn-doped core–shell iron oxide nanoparticles by tuning their size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Seemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.2285-2295. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.16.157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re‐evaluation of neotame (E 961) as food additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Andreassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lourdes Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (7), pp.e9480. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Follow‐up of the re‐evaluation of silver (E 174) as a food additive (EFSA‐Q‐2023‐00169)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Andreassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lourdes Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polly Boon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (4), pp.e9316. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2025.9316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05043889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on benzophenone – 4 (CAS No. 4065-45-6, EC No. 223-772-2) used in cosmetics products – SCCS/1660/23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara van Haecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.100034. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.namjnl.2025.100034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Biphenyl-2-ol and Sodium 2-biphenylolate used in cosmetic products (CAS/EC No. 90-43-7/201-993-5 and 132-27-4/205-055-6)– SCCS/1669/24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.100035. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.namjnl.2025.100035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05145709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re‐evaluation of silicon dioxide (E 551) as a food additive in foods for infants below 16 weeks of age and follow‐up of its re‐evaluation as food additive for uses in foods for all population groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl-Heinz Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (10), pp.e8880. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2024.8880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D bio-printed-based model for pancreatic ductal adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (9), pp.206. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diseases12090206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on HAA299 (nano)– SCCS/1634/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado L. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Panteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.105365. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2023.105365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on acid yellow 3 (submission II) – SCCS/1631/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrado L. Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140, pp.105364. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2023.105364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of copolymer-based nanoparticle composition (MEO2MA-OEGMA) on the release profile of doxorubicin in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/colloids8010001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re‐evaluation of calcium carbonate (E 170) as a food additive in foods for infants below 16 weeks of age and follow‐up of its re‐evaluation as food additive for uses in foods for all population groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl‐heinz Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (7), pp.e08106. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2023.8106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Folate‐Superparamagnetic Nanoconjugates for Inhibition of Cancer Cell Proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Nahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Kerdjoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (12), pp.2202364. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202202364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coculture based, 3D bioprinted ovarian tumor model combining cancer cells and cancer associated fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Bioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (3), pp.2200434. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mabi.202200434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer-on-chip technology: current applications in major cancer types, challenges and future prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Stiefel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Figarol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (3), pp.032001. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1091/ac8259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS scientific opinion on Butylated hydroxytoluene (BHT) - SCCS/1636/21″</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berit Granum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coenraads Pieter Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.105312. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2022.105312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer safety (SCCS) – Final Opinion on propylparaben (CAS No 94-13-3, EC No 202-307-7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 125, pp.105005. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2021.105005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS Notes of Guidance for the Testing of Cosmetic Ingredients and their Safety Evaluation 11th revision, 30-31 March 2021, SCCS/1628/21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.105052. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2021.105052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS Scientific Advice on the Safety of Nanomaterials in Cosmetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.105046. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2021.105046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of core/shell nanostructures presenting good hyperthermia properties for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Esteban Montoya Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nureddin Ashammakhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (17), pp.6429-6443. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1QM00353D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux manufacturés dans l'environnement professionnel : un aperçu de l'état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2020.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03046220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The way forward for assessing the human health safety of cosmetics in the EU workshop proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Rogiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Benfenati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Carmichael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 436, pp.152421. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2020.152421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS guidance on the safety assessment of nanomaterials in cosmetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 112 (10), pp.104611. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2020.104611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-by-Layer Self-Assembly of Polyelectrolytes on Superparamagnetic Nanoparticle Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Nahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b02963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de prévention de la diffusion du virus SARS-CoV-2 en établissement d’accueil du jeune enfant (EAJE) et en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (6), pp.302-307. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpp.2020.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organ on Chip Development for The Improvement of New Smart Cancer Therapeutic Carriers Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26717/BJSTR.2019.23.003841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer safety (SCCS) – Opinion on Ethylzingerone - ‘Hydroxyethoxyphenyl Butanone’ (HEPB) - Cosmetics Europe No P98 - CAS No 569646-79-3 - Submission II (eye irritation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.104393. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2019.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific opinion on the proposed amendment of the EU specifications for titanium dioxide (E 171) with respect to the inclusion of additional parameters related to its particle size distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maged Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Aquilina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Castle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl‐heinz Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (7), </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2019.5760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin-Loaded Thermoresponsive Superparamagnetic Nanocarriers for Controlled Drug Delivery and Magnetic Hyperthermia Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaam Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigul Kulmukhamedova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bezdetnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosby Soon Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (34), pp.30610-30620. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.9b10444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer safety (SCCS) – Opinion on the safety of cosmetic ingredient salicylic acid (CAS 69-72-7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eirini Panteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.104376. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on consumer safety (SCCS) – Final opinion on the safety of fragrance ingredient Acetylated Vetiver Oil (AVO) - (Vetiveria zizanioides root extract acetylated) - Submission III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.104389. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2019.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the scientific committee on consumer safety (SCCS) – Opinion on the safety of cosmetic ingredient phenylene bis-diphenyltriazine (CAS No 55514-22-2) - S86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2018.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A facile approach for the Doxorubicine delivery in cancer cells by responsive and fluorescent core/shell quantum dots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaam Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29, pp.2248-2256. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer Safety (SCCS) - Final version of the opinion on decamethylcyclopentasiloxane (cyclopentasiloxane, D5) in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.117 - 118. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.11.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer Safety (SCCS) - Final version of the Opinion on Vitamin A (retinol, retinyl acetate and - retinyl palmitate) in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.102-104. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional responsive superparamagnetic core/ shell nanoparticles and their drug release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (42), pp.26243-26249. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7ra02437a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient synthetic access to thermo-responsive core/shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaam Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Schjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (12), pp.125601. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/aa5d81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step consolidation and precipitation hardening of an ultra-fine grained Al-Zn-Mg alloy by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 685, pp.227-234. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2017.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydes céramiques élaborés par voie mécanochimique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (2), pp.219-226. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/199390020219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of heat treatments on the microstructure of an ultrafine-grained Al-Zn-Mg alloy produced by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemonnier S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barraud E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghanbaja Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allain N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 685, pp.71-78. </w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2016.12.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-responsive magnetic Fe3O4@P(MEO2MAX-OEGMA100-X) NPs and their applications as drug delivery systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaam Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 532 (2), pp.738-747. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer Safety (SCCS) - Final version of the opinion on Eco G+ in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Lilienblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Regulatory Toxicology and Pharmacology, 82, pp.157. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion of the Scientific Committee on Consumer Safety (SCCS) - Final version of the opinion on Phenoxyethanol in cosmetic product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, pp.156 - 156. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est, du nouveau ! L’Institut Jean Lamour, nouveau pôle de recherche en science et ingénierie des matériaux, à Nancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.174-176. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2015.0771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hallmarks of mechanochemistry: from nanoparticles to technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Balaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Achimovicova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matej Balaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Billik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zara Cherkezova-Zheleva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Society Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42 (18), pp.7571-7637. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cs35468g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of FeAl Composition Produced by SPS Reactive Sintering from Mechanically Activated Powder Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/150297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution par les particules dans l’air ambiant - Recommandations du Haut Conseil de la Santé Publique sur les seuils d’information sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Annesi-Maesano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aymoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation et la gestion des risques liés aux nanomatériaux, aspects juridiques et réglementaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de synthèse annuelle de l'OMNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Ball-Milled ZrAlNiCu Bulk Metallic Glass Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain-Bonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13 (7), pp.616-620. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201000339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Une revue des définitions, des applications et des effets sur la santé. Comment implémenter un développement sûr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (7), pp.648-658. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoSciences, NanoTechnologies, NanoProduits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annales françaises des microtechniques et de chronométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80-81 (59), pp.143-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanically induced crystallization of FCC phases by mechanical milling in ZrAlNiCu bulk metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiang Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Allain-Bonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Dong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 504, pp.S264-S266. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2010.03.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High yield fabrication of fluorescent nanodiamonds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Wrachtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 20 (23), pp.235602. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/20/23/235602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00429145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transformation behaviour of bulk nanostructured NiTi alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (11), pp.115003. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/18/11/115003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et bénéfices des nanotechnologies : le besoin de nouvelles formes de débat social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George-Guiton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Desmoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N° 55 (3), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re.055.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive sintering of molybdenum disilicide by spark plasma sintering from mechanically activated powder mixtures: Processing parameters and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 465 (1-2), pp.344-355. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.10.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Sintering of molybdenum disilicide by Spark Plasma Sintering from mechanically activated powder mixtures: Processing parameters and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénael Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 465 (465), pp.344-345. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.allcom.2007.10.141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux : Différentes voies de synthèse, propriétés, applications et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADSP : Actualité et Dossier en Santé Publique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 64, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability of FeAl intermetallics prepared by SHS Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébatien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhair Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.183-188. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S1061386208030047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated reactive forging synthesis (MARFOS) of NiTi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (7), pp.889-895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni4Ti3 Precipitation during Ageing of MARES NiTi Shape Memory Alloys Studied by FEG-SEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (S3), pp.13-16. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927608089241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated reactive extrusion synthesis (MARES) of NiTi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 473 (1-2), pp.336-341. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2007.03.091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal stability and microhardness of a dense nanostructured FeAl compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (3), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Recent Contributions to SHS from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.235-255. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S1061386207040115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00416167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering à partir de poudres mécaniquement activées : compréhension des transitions de phase au cours d'un frittage réactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reinfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (4-5), pp.269-280. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2008011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between milling parameters and microstructure characteristics of nanocrystalline copper powder prepared via a high energy planetary ball mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolii Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 432 (432), pp.110 - 117. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.allcom.2006.05.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main recent contributions in SHS in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Nièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.235-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive extrusion synthesis of mechanically activated Ti–50Ni powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (12), pp.1623-1631. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2007.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanism of MoSi2 produced by SHS from Mechanically- Activated powder mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Rogachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.76-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering à partir de poudres mécaniquement activées : compréhension des transitions de phase au cours d’un frittage réactif / Spark Plasma Sintering from mechanically-activated powders: In-situ investigation of phase transition during a current activated SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reinfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95, pp.269-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted self-sustaining combustion reaction in the Fe-Si system: mechanical and chemical activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Zink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 456 (456), pp.270-277. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2006.11.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synchrotron investigation of MoSi2 formation mechanisms during current activated SHS sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénael Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (55), pp.6051-6063. </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actamat.2007.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk FeAl nanostructured materials obtained by spray forming and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 434-435, pp.358-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00169862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanism for SHS of MoSi2 from mechanically activated powder mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénael Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rogachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (2), pp.79 - 86. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3103/S1061386207020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 420, pp.158-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of bulk FeAl nanostructured materials by spray forming and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (10-11), pp.1208 - 1213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by mechanically activated self-propagating high-temperature synthesis (MASHS) : In-situ time-resolved investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (5), pp.521 - 529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of dense nanostructured materials using FAPAS and SPS techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhair Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 194, pp.235 - 249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 420 (1-2), pp.158 - 164. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by Mechanically-Activated Self-propagating High-temperature Synthesis (MASHS) : In situ time-resolved investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (5), pp.521 - 529. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Bulk FeAl nanostructured materials by HVOF spray forming and Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhair Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (10-11), pp.1208 - 1213. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2005.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00109991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and composition heterogeneity of a FeAl alloy prepared by one-step synthesis and consolidation processing and their influence on grain size characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 420, pp.158-164. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.10.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00084720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion wave structure during the MoSi2 synthesis by Mechanically-Activated Self-propagating High-temperature Synthesis (MASHS) : In situ time-resolved investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14, pp.521-529. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intermet.2005.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure, magnetic and Mössbauer studies of mechanically alloyed Fe-20%Ni powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Greneche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 417 (1-2), pp.32-38. </w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2005.09.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of energy parameters of ball milling on microstructure of Cu nanostructured powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Ustinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metallofizika i Noveishie Tekhnologii [Metallophysics and Advanced Technologies]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (4), pp.503-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unaggregated silicon nanocrystals obtained by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Švrček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Rehspringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 275 (3-4), pp.589-597. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2004.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural computation to predict magnetic properties of mechanically alloyed Fe-10%Ni and Fe-20%Ni nanocrystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 119 (2), pp.164 -170. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mseb.2005.02.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between Ball Milling Parameters and Microstructure Parameters of Nanocopper Using XRD Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Activation Effect on Self-Sustaining Combustion Reaction in Mo-Si System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13, pp.173 - 184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of nanostructure states of Cu-powders prepared by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations of Crystallography [1968-2013]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61 (a1), pp.c449-c450. </w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0108767305081109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural computation to predict magnetic properties of mechanically alloyed Fe–10%Ni and Fe–20%Ni nanocrystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guessasma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 119, pp.164-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00224728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Nanostructure States of Cu-powders Prepared by Ball Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ustinov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA CRYSTALLOGRAPHICA A-FOUNDATION AND ADVANCES,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61, pp.C449-C450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Bulk FeAl Nanostructured Materials by HVOF Spray Forming and Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction and Mössbauer studies of mechanically alloyed Fe–Ni nanostructured powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Greneche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 294 (2), pp.e145-e149. </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2005.03.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilized Zirconias Prepared by Mechanical Alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mazerolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 76 (11), pp.2884-2888. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1151-2916.1993.tb04031.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction line profile analysis of iron ball milled powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, A366, pp.229-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00097860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense nanostructured materials obtained by spark plasma sintering and field activated pressure assisted synthesis starting from mechanically activated powder mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spinassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36 (3), pp.155-164. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2298/SOS0403155B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04163931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling Condition effect on structure and magnetic properties for mechanically alloyed nanocrystalline Fe - 10 % Ni and Fe - 20% Ni alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 381 (1-2), pp.363 - 371. </w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2004.05.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical behavior of nanocrystalline iron aluminide obtained by mechanically activated field activated pressure assisted synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Phigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 369 (1-2), pp.49 - 55. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2003.10.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction mode and shock mode effect on magnetic properties of mechanically alloyed Fe-based nanocrystalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 39, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00224933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Nanostructured Materials Obtained by Spark Plasma Sintering and Field Activated Pressure Assisted Synthesis Starting from Mechanically Activated Powder Mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spinassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 36, pp.155 - 164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X - ray diffraction line profile analysis of iron ball milled powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 366 (2), pp.229-238. </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(03)00572-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark plasma synthesis from mechanically activated powders: a versatile route for producing dense nanostructured iron aluminides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 50 (5), pp.691-696. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2003.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling conditions effect on structure and magnetic properties of mechanically alloyed Fe–10% Ni and Fe–20% Ni alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 381, pp.363-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00224857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of mechanically activated field-activated pressure-assisted synthesis processing parameters for producing dense nanostructured FeAl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gosmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (10), pp.2331-2338. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2003.0327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low and high temperature corrosion resistance of a dense nanostructured MoSi2 produced by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp. Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (4), pp.333-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of nanocrystalline mechanically alloyed Fe–10% Ni and Fe–20% Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabah Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fenimeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 360, pp.299-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00224975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of a dense nanostructured FeAl produced by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pignini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (2), pp.137 - 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of nanocyrstalline mechanically alloyed Fe-10 % Ni and Fe - 20 % Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Craven</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 360 (1-2), pp.299 - 305. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(03)00460-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the formation mechanism of nanostructured NbAl3 via MASHS reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (4), pp.377 - 389. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0966-9795(02)00010-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanically activated combustion reaction in the Fe-Si system : in situ time-resolved synchrotron investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bernsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 10 (3), pp.271 - 282. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00136-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous synthesis and consolidation of nanostructured MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhair Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17, pp.542 - 549. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2002.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new experimental setup for the time resolved X – ray diffraction study of self – propagating high temperature synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girodon-Boulandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Mazué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Couqueberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 73 (2), pp.422 - 428. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1435848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated powder Metallurgy Processing : a versatile way towards nanomaterials synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27 (6), pp.47 - 59. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0151-9107(02)90014-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity study of a dense nanostructured MoSi2 elaborated from MAFAPAS Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp. Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (3), pp.279 - 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Resolved XRD experiments adapted to SHS reactions : Autoreview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 11 (2), pp.181 - 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical alloying in the SHS research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (2), pp.109 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00122913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of nanocrystalline NbAl3 by mechanically activated field activated pressure assisted technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermetallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (7), pp.571 - 580. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0966-9795(01)00040-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step synthesis and consolidation of nanophase materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhair Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 84 (5), pp.910 - 914. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1151-2916.2001.tb00767.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Alloying in SHS research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (2), pp.109 - 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical activation effect on the self-sustaining combustion reaction in the Mo–Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 314 (1-2), pp.240-250. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(00)01221-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of the Cu3Si compound using a mechanically activated annealing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 35 (13), pp.3221 - 3226. </w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1004806918391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of Cu3Si of different genesis towards copper(I) chloride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 351 (1-2), pp.71 - 77. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6031(00)00365-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASHS process applied to the Cu3Si phase formation. Kinetic study of the reaction between Cu3Si and CuCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zenkouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (1), pp.1 - 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline NbAl3 synthesis by MASHS with in - situ and post mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High-Temperature. Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (3), pp.281 - 295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous IR and time-resolved X-ray diffraction measurements for studying self-sustained reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1), pp.27-33. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049599013540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disilicide elaboration by combustion reaction : interest of using a mechanical activation step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 9 (4), pp.429 - 444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of self sustaining reaction Cu3Si phase formation starting from mechanically activated powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 284 (1-2), pp.301 - 306. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(00)00749-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties study of nanocrystalline cobalt and cobalt - based alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metastable and Nanocrystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7, pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.7.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of niobium aluminides using mechanically activated self-propagating high-temperature synthesis and mechanically activated annealing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 265 (1-2), pp.117 - 128. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01141-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ time resolved X-ray diffraction study of the formation of the nanocrystalline NbAl3 phase by mechanically activated self-propagating high-temperature synthesis reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 272 (2), pp.334 - 341. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(99)00488-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility of Ball-Milled Nanocrystalline Materials Determined at High Pressure: First Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Itié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Metastable and Nanocrystalline Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2-6, pp.587-592. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.2-6.587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated synthesis studied by X-ray diffraction in the Fe–Al system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeghmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 262 (1 - 2), pp.279 - 288. </w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synchrotron characterization of mechanically activated self - propagating high temperature synthesis applied in Mo - Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.H Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47(7) (7), pp.2113 - 2123. </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1359-6454(99)00084-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent developments in mechanical activation and mechanosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 9 (1), pp.305-314. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a804645j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ time-resolved diffraction coupled with a thermal i.r. camera to study mechanically activated SHS reaction: case of Fe–Al binary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 47 (2), pp.619 - 629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of self - sustaining reaction by mechanical activation : case of Fe Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 264, pp.94 - 107. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0921-5093(98)01108-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00131163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic hyperfine temperature dependence in Fe–Si crystalline alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Randrianantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M Greneche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 111 (6), pp.323-327. </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0038-1098(99)00209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05367470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical activation conditions of the Fe2O3 and V2O3 mixture powders in order to obtain a nanometric vanadium spinel ferrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 105 (1-3), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0032-5910(99)00131-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce - Mechanical activation of iron and vanadium oxides in order to obtain nanometric vanadium ferrite similar to a soft chemistry compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (3), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1609(99)80078-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of MASHS parameters to obtain a nanometric FeAl intermetallic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 7 (2), pp.233-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique d'oxydes de fer et de vanadium en vue d'une synthèse de ferrite de vanadium nanométrique similaire au composé issu de la chimie douce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série IIc, Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (3), pp.183-189. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1387-1609(99)80078-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemistry and mechanical activation - Mécanochimie et activation mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Sciences des Matériaux (ACSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22, pp.417-422</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics of Mechanosynthesis : overview and prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Sciences des Matériaux (ACSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 22, pp.351-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural study of Fe Si nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djega-Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 259 (1-2), pp.241-248. </w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-8388(97)00102-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural materials formation by mechanical alloying: Morphologic analysis based on transmission and scanning electron microscopic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tachikart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 36 (4-5), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1044-5803(96)00047-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline Fe Ni solid solutions prepared by mechanical alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saindrenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (4), pp.411-420. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0965-9773(96)00012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of mechanical alloying in a modified horizontal rod mill: Mathematical treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 44 (2), pp.725-734. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/1359-6454(95)00177-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of Nanostructural Materials induced by mechanical processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Transactions, JIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 36 (2), pp.198 - 209. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2320/matertrans1989.36.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification induces by milling on liquid phase sintering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Nardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaffet Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 179-181, pp.391-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of mechanical alloying in a planetary ball mill: Mathematical treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Metallurgica et Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 43 (3), pp.1087-1098. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0956-7151(95)92625-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of nanosized refractory oxde powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 6 (5-8), pp.667-670. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0965-9773(95)00146-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation of mechanically alloyed (NiAl)1 − x(M)x (M = Fe, Zr) nanocrystalline and amorphous phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanostructured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (4), pp.393-409. </w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0965-9773(95)00251-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline and amorphous oxide powders prepared by high energy ball - milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Solid State and Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 32, pp.673-682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline MoSi2 phase formation induced by mechanically activated annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 205 (1-2), pp.27-34. </w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-8388(94)90760-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude structurale du système ternaire Al/Si/C par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-251-C3-256. </w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases sous sollicitations mécaniques : élaboration par mécano-synthèse de matériaux à nanostructures (alliages métalliques, semi-conducteurs, céramiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 91 (5), pp.757-770. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/199491050757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturated A2 solid solution induced by ball milling in the Fe-Si system: structural and magnetic characterization and thermal stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (6), pp.4887-4889. </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/20.334255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer effect evidence for disordering induced by mechanical alloying in the Fe-Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djega-Mariadassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-285-C3-290. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical alloying in a planetary ball mill : kinematic description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 04 (C3), pp.C3-291-C3-296. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1994340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00252537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical and experimental dynamical phase diagram for ball-milled Ni10Zr7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 209 (1-2), pp.351-361. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0925-8388(94)91124-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (362)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folate-Functionalized Superparamagnetic Core/Shell Nanoparticles for Targeted Drug Delivery and Stealth Behavior Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Kerdjoudj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C Nano 2025 - Thematic Session : Caractérisation à l'échelle nano Disciplinary fields involved: Physical-Chemitry and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative combination of 3D bio-printing and microfluidic to create PDAC -on-chip for anticancer drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bezdetnaya-Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO IN BIO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance des effets sur la santé des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies : enjeux de travail humain et de santé et sécurité au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart core/shell magnetic nanoparticles and their further use in cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E_MRS 2023, Symposium - Advanced strategies for smart functional and multifunctional biomaterials and biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Strasbourg (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer 3D bio-printed models and their further studies in microfluidic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Pedroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Bezdetnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd Annual Conference of the European Society for Biomaterials, ESB 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Biomaterials (ESB), Sep 2023, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Cosmetics - SCCS Opinions on health and safety risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Nanomatériaux et Cosmétiques – Exigences réglementaires, évaluation d’exposition, méthodes de caractérisation : faites le point sur les sujets incontournables associés aux nanomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNE, Sep 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem-Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49ème Journée d’Etudes des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bussang (Vosges), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Medjahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du GFSM (Groupe Francophone de Spectrométrie Mössbauer)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Francophone de Spectrométrie Mössbauer, May 2022, Nancy, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D bio-printing of living systems for food industries and medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano in Bio 2022 - 30 Mai au 5 Juin 2002, Le Gosier Guadeloupe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Le Gosier Guadeloupe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem-Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Nano 2021, 7 Annual Meeting – French Society for Nanomedecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D dynamic model of ovarian cancer combining bioprinting and microfluidic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting – French Society for Nanomedecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Society for Nanomedecine, Dec 2021, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem-Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MS 2021 / Sensors 2021 / EGF 2021 / NanoMed 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart core / shell nanoparticles for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louagef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Institut Jean Lamour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin Loaded Thermo-responsive Superparamagnetic Nanocarriers for Controlled Drug Delivery and Hyperthermia Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Spring Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E_MRS, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules et Alimentation : E171 (TiO2), un cas pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique - Additifs, nanoparticules et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart superparamagnetic nano-carrier for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bezdetnaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Begin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Functional Materials - Functional Materials Technology Key Enabler For Industrial Revolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Association for Advances in Functional Materials (AAAFM), Aug 2019, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-responsive core/shell SPION and their drug release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 E-MRS Spring Meeting – Biomaterials and Nanomedicine, Symposium E - Nanotechnology for targeted personalized medicines and theranostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Cytotoxic Smart Core/Shell Nanoparticles and Their Application in Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII International Materials Research Congress (IMRC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surfaces fonctionnelles et/ou thermo-stimulables et en vue d'interactions ciblées avec le vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yunda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Quilès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Francuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Matériaux pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Cytotoxic Smart Core/Shell Nanoparticles and Their Application in Nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoInbio 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive core/shell Nanoparticles for cancer therapy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th USM-UL Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules : aspects réglementaires, la caractérisation, les applications (nutrition, cosmétique, environnement, santé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFERETE (Société Francophone d’Etude et de Recherche sur les Elements Toxiques et Essentiels) – Journées scientifiques « Nanoparticules »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFERETE (Société Francophone d’Etude et de Recherche sur les Elements Toxiques et Essentiels), Dec 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Responsive superparamagnetic core/shell Nanoparticles and their drug release properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Magnetic Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient process to lead to non cytotoxic smart core / shell Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFGP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française du Génie des Procédés, Jul 2017, Nancy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Cytotoxic smart Core / Shell nanoparticles and their application in nanomedecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2017 - Symposium: NM07: Nanostructure—Based Optical Bioprobes-Advances, Trends and Challenges in Optical and Multimodular Bioimaging and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation of ultrafine-grained Al-Zn-Mg alloy powder by Spark Plasma Sintering and ballistic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Moitrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Saint Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano - solutions for sustainable materials management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASC CONFERENCE IN LISBOA - “Science &amp; Technology for the better hood of humankind”, October 26 and 27, 2017, Lisbonne (Portugal)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Academy of Sciences (EurASc), Oct 2017, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes intelligents en vue de la thérapie cancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dine E. J. Al</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferjaoui Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schneider R.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roques-Carmes Th.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée Scientifique du Pôle Scientifique Biologie, Médecine, Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-cytotoxic Smart Fluorescent Core/shell Nanoparticles and their further application for cancer drug release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoInBio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Le Gosier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step consolidation and precipitation hardening of nanostructured AA7020 powder by Spark Plasma Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC-CMTP4 4th International Conference on Competitive Materials and Technology Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Miskolc-Lillafüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Functionnalization: from self-assembly to smart functional materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USM-UL Mini Colloquium in USM Health Campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Kubang Kerian, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation hardening in a ultrafine-grained aluminum alloy AA7020 developed by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ghanbaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La Métallurgie – Quel Avenir », ST4. Nouveaux matériaux, nouvelles propriétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Saint Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticules : Maîtrise des Risques et Bonnes Pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J3P 2016 « Journées Promotion Procédés Produits - Nanoparticules, quels risques, quelles protections ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsive core/shell superparamagnetic nanoparticles and their aplication for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nanosciences et Magnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et caractérisation de nanoparticules magnétiques répondantes pour applications en thérapie cancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meftah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem-Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MatAv 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Carthage, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of smart materials combining both fluorescence and thermo-responsive properties to obtain (achieve) an effective drug delivery system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Multifunctional, Hybrid and Nanomaterials (Hybrid Materials 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three steps synthesis process to obtain core/shell nanoparticles serving as capsules for effective drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Material Sciences (CSM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of a high strength Aluminium Alloy developed through powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM20, 20th International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoswitchable fluorescent nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enaam Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joumana Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Material Sciences (CMS9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : procédés, réglementation, Safer by design / by process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-poudres, Nano-matériaux, Nano-objets : Produits du futur de la molécule au consommateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of a high strength Aluminium Alloy developed by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du temps de broyage pour la nano-structuration d’un mélange Alliage d’Aluminium/céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoswitchable Fluorescent Nanoparticles: Preparation, Properties and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Toufaily</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Material Sciences (CSM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanos : enjeux et scénarii pour le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle Entreprises et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Courbevoie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of a high strength Aluminium Alloy developed for ballistic protection application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCS18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Procédés sécurisés (Safer by design / process)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of smart nanomaterials for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Material Sciences (CSM9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nanoparticules fluorescentes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hamieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nanotechnology-related risk perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atarodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Gaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials-Eurotransnano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials : Industrial production and prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSafe 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of a high strength Aluminium Alloy developed by powder metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISL Scientific Symposium 2014, French-German Research Institute of Saint-Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Saint-Louis (67), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening of an Aluminium Alloy through micro-structural modifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Budding Science Colloquium, French-German research Institute of Saint-Louis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint-Louis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanos…, Nanosciences, nanomatériaux, nanotechnologies…, et management en santé au travail : quelles opportunités et quels risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E. Gaffet 34ème Conférence du Cycle de conférences du Club Sup SSQT – AINF « Responsabilité durable et Santé au Travail »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AINF, Dec 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials in packaging industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trans Nano-Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drug delivery system based on ZnO@thermoresponsive copolymer core-shell nanohybrids: Synthesis and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jamal Al Dine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schejn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roques-Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kassir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un composite Aluminium/B4C par la voie de la métallurgie des poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Queudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014 - Colloque 17 : Procédés de mise en forme de poudres et de massifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de composites bases Magnésium par Frittage SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014 - Colloque 17 : Procédés de mise en forme de poudres et de massifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies et Nanomatériaux : Pour un développement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des connaissances scientifiques sur les nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l’Alliance des boissons sans alcool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux et NanoTechnologies : Applications dans le domaine de l’Agro-Alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LES RISQUES ALIMENTAIRES EMERGENTS : ANTICIPONS ! Colloque Rencontres professionnelles Les nanomatériaux les composés néoformés les interactions emballage-aliment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANIA, Feb 2013, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Nanos et des Définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nanotechnologies : Jalons pour un débat éclairé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définitions introductives des Nanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Nanoparticules : Risques ou Progrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux – Applications au quotidien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies, risk perception, social and human sciences: an opened field to transdisciplinarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atarodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Toniolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8thInternational Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving Government Policy on Nanotechnology: Risk Assessment and Risk Management Between Self-Regulation and Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">October 2013 meeting of The Conference Board Council on Environment and Product Stewardship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Usages et mise en œuvre - Applications dans le secteur Automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence technologique « Nanomatériaux – Applications pour l’Automobile et l’Aéronautique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCI Région Lorraine, Nov 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et vulgarisation des «Nanos»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence FFSA « Nanotechnologies : Etat des lieux et Enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur la question des risques sanitaires et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence FFSA « Nanotechnologies : Etat des lieux et Enjeux »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : une revue des définitions, des applications, des effets sanitaires et des moyens à mettre en œuvre pour un développement sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Les Nanomatériaux : Intérêts, réglementation et conditions d’usage »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARI Picardie, Apr 2012, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Nanotechnologies : La question des risques et son influence sur l’évolution des nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minnovarc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un développement maitrisé des Nanomatériaux : l'approche &amp;quot;safe by design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel de l’OMNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OMNT (Observatoire des Micro et Nano Technologies), Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat actuel des connaissances sur les nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master Class - Jeunes Chercheurs du Réseau Droit, Sciences et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of Nanomaterials : The « safeR by design/process » approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicity of Nanomaterials: kinetics and respiratory aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano - Solutions for Securing Supplies of Raw Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles 2012 de l'Académie Européenne des Sciences, 25 et 26 Octobre 2012 – Liège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Européenne des Sciences, Oct 2012, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexité et acteurs de l’élaboration des normes juridiques et des normes techniques : le cas des nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, éthique et droit : dynamiques et concurrence des normes, IHEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IHEST, Aug 2012, Gréoux-les-Bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanotechnologies dans le domaine du Traitement de Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Normalisation à l’Innovation, L’Evolution continue du Traitement de Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Charleville - Mézières, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR /CSS &amp;quot;NanoSciences et NanoTechnologies« (2012 - …)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Les nanos : un grand défi interdisciplinaire pour le CNRS »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and appropriate parameter definition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSU / CODATA Workshop on the Description of Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The International Council for Science (ICSU), and CODATA, the ICSU Committee on Data for Science and Technology, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matériaux nouveaux et acceptabilité sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition de la journée “Recherche &amp; Innovation pour l’Industrie“ (ICAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Santé – L’approche Safer by Design / Safer by Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat Public - Nanotechnologies : Quels enjeux pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif citoyen Nanotechnologies du Plateau de Saclay, Oct 2012, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un Développement Responsable et Maîtrisé des Nanomatériaux : Applications aux Domaines de la Plasturgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Rencontre « Innovation Plasturgie en Haute –Loire, Nouvelles technologies respectueuses de l’environnement, recyclage et applications innovantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Monistrol-sur-Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux et NanoProduits : Etats des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Fondation Servier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Responsible Development : How to conciliate Research, Innovation and Safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoTech Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Venise (Italie), Italy. pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Nanotechnologies, les enjeux économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée : "Regards sur les Nanotechnologies : enjeux, risques, perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point de vue d’un Chercheur et Acteur d’une Institution : ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop NanoCode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Promesses des Nanotechnologies : L’innovation, c’est quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l’Industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Montbéliard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behaviours of the high thermally stable Zr58Al16Ni11Cu15 bulk metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.N. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain-Bonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gijón, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et Enjeux des NanoMatériaux et des NanoTechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union des Professeurs de Physique et de Chimie de l’Académie de Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Nanotechnologies : For a Sustainable Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials : Their Impact on humans and on the environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Risques liés aux NanoTechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Risques liés aux NanoTechnologies" E.Gaffet Nanotechnologies : y a-t-il un bénéfice sans risque ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Responsible Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campus 2011 Membrane Engineering for Safety, Health and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials : A response to materials ressource and high performance materials challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Materials Perspectives Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis : An improved mathematical contribution to the planetary ball mill kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoTechnologies et NanoMatériaux Pour un développement Durable (Responsable, Sécurisé, Maîtrisé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études Les nanotechnologies et leurs applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCSTI, Nov 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un développement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des Techniques de l’Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials : Synthesis (Pour un développement responsable, sécurisé et maitrisé)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AISS - Chimie sur les nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux – Pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de Conférences - Espace Mendés France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment introduire les nanomatériaux dans l’industrie? Norme et sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Nanomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MATERALIA - Pôle de Compétitivité Matériaux, Jul 2010, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un développement responsable, sécurisé et maîtrisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Nature Isère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milling of fluorescent diamond microcrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villeroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Latroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond 2010 - 21st European Conference on Diamond, Diamond- Like Materials, Carbon Nanotubes, and Nitrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hongrie, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un développement responsable, sécurisé et maîtrisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanos du Conseil Economique et Social Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Economique et Social Régional Limoges, Jun 2010, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification de phases métastables par frittage flash (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un développement responsable et maîtrisé des Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e2phy "La physique du nanomonde"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence des paramètres expérimentaux sur la densification de matériaux céramiques nanostructurés par frittage flash (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Debate on Nanotechnologies (in France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoSafe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction sur les Nanomatériaux : Généralité, économie de marché et aspects réglementaires / toxicologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Nanomatériaux Champagne / Ardennes Nanomatériaux appliqués aux traitements de surface »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoArgent – Inventaire et Cycle de vie, Toxicité et EcoToxicité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel OMNT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux, nanotechnologies : Pour un développement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres d’Arc et Senans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Arc et Senans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et effets sur l’environnement / Nanomaterials and Environmental effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Rencontres franco-japonaises de bioéthique et d'éthique des Sciences, Thème des nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Fe/Al agglomerates prepared by high-energy ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Symposium on Self-Propagating - High-Temperature Synthesis (SHS-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Tsakhkadzor, Armenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des nanomatériaux : entre perspectives d’innovations et évaluation des risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres parlementaires sur les Nanomatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification de la mullite et du disilicate d’yttrium par frittage flash (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès JA SF2M 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconventional production technologies for NiTi shape memory alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOMAT 2009 - The 8th European Symposium on Martensitic Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle Characterisations : “A minima” parameters to be determined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium “Toxicity of Manufactured Nanomaterials – Current European Research”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Namur (Belgique), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sur la Santé des Nanomatériaux rencontrés dans la vie de tous les Jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon – Santé et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Nanotechnologies : Pour un développement responsable et sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATELIER RESIDENTIEL INTERDISCIPLINAIRE QUELLE REGULATION POUR LES NANOSCIENCES ET LES NANOTECHNOLOGIES ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Le Tremblay-sur-Mauldre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic lessons from the case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nano Safety for Success Dialogue: Building Trust in Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence des paramètres expérimentaux sur la densification de la mullite et du disilicate d’yttrium par frittage flash (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’influence des paramètres expérimentaux sur la densification de matériaux céramiques nanostructurés par frittage flash (SPS)”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoMatériaux : Quelles Offres, Quels Besoins pour les Applications Spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux / NanoParticules : Propriétés / Thermodynamique/ Cinétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Particulière du Débat Publics sur les Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano Argent / Nano Silver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoForum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes Induced by Mechanical Milling in ZrAlNiCu Bulk Metallic Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wu Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium on Metastable, Amorphous and Nanostructured Materials (ISMANAM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et Enjeux des Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Neurologie de Langue Française (JNLF 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Entreprises Pour l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense MoSi2 produced by flash reactive sintering: Control of Mo/Si agglomerates prepared by high-energy ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un Développement Responsable et Sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STPMF 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05388610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un développement responsable et sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les abysses de la nanotechnologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Concarneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05402897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far from Equlibrium Phases Transitions induced by Mechanosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire de la thématique Hygiène Sécurité Environnement un avantage concurrentiel pour l’industrie française?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE POSITIONNEMENT DES COMPETENCES FRANCAISES DANS LE DOMAINE DES NANOMATERIAUX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Collombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Sécurité au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Préfecture de Région</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Préfecture de Région, Nov 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials at Workplace : French situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIST 2008 (Forum International Santé Travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steps towards « Human Version 2.0 » (brain – computer enhanced people) ou l’Homme Réparé, Transformé, Augmenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoForum / NanoMédecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoTechnologies et AgroAlimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoForum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Sécurité au Travail : État des lieux en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoRisks 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Sécurité au Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMRAE (Association pour le Management des Risques et des Assurances de l’Entreprise)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Débat – Bibliothèques de la Ville de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et nanotechnologies : pour un développement durable et sécurisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Défis de l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Sceaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation et Code de Bonnes Conduites dans le domaine des Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micronora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardness studies on NiTi alloys produced by MARES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brito Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCF 2008 - 11th Portuguese Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation industrielle des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société de PharmacoToxicologie cellulaire (SPTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de PharmacoToxicologie cellulaire (SPTC), May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanosynthèse et Activation Mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galerne 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies : Impacts Sociétaux et Environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Domaines d’applications et Enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion wave structure during the production of FeAl by mechanically activated self-propagating high-temperature synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Montesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Edition of the International Symposium on Self-Propagating High-Temperature Synthesis (SHS Krakow 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of arerosol release during high energy ball milling of ceramic powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witschger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Nanotechnology, Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Tapei (Taiwan), Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted self-sustaining combustion reaction in the Fe-Si system: mechanical and chemical activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray diffraction study of NiTi produced by Mechanically Activated Reactive Extrusion Synthesis (MARES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATERIAIS 2007 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Porto, Portugal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoSi2 formation by SHS from Mechanically-Activated powders : A Phase Transition induced - Microstructure Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kochetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Kurbatkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies : Quels sont les secteurs concernés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens de la Prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TiO2 et Secteur du Batiment : Impacts Sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoForum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NiAl formation by SHS from Mechanically-Activated powders : A Phase Transition Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kochetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Kurbatkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoSi2 produced by SHS from mechanically activated powder mixture : in situ phase transitions and combustion front mode investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque Utilisateurs de SOLEIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High temperature oxidation behavior of bulk-MoSi2 elaborated by M.A.S.P.S.: influence of microstructure on pesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Freiburg, Germany, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully dense molybdenum disilicide during a current activated SHS sintering: influence of Spark Plasma Sintering processing parameters and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powders: from micro to nanosize, which risk ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de Bonnes Pratiques « Nano » - Etat de l’Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main Recent Contribution to SHS from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp. Bonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Historical Aspects of SHS in Different Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Chernogolovka, Moscow Oblast, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Intérêt dans le domaine des propriétés mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Fédération Metzine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J3N 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ investigation of phase transition during a current activated SHS from mechanically activated powder mixtures in the Mo/Si System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk FeAl nanostructured materials obtained by spray forming and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle - Groupt Nal de Microscopie à Balayage&amp;t microanalyses (GN MEBA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : effets sur la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Charges Lamellaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials : NanoMaterials : Yet a market with everyday applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoToxicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : De l’élaboration et des propriétés spécifiques aux applications et à la maîtrise des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micronora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured materials by mechanically activated SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International French – Russian Workshop on SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric plasma spraying of high-energy ball-milled Al2O3-TiO2 powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Seattle Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Santé : Structuration Française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and characterization of hetero-nanostructure in bulk FeAl alloys obtained by spark plasma sintering of milled powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric A. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00129268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Pour un développement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minatec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aérosols émis lors de différentes étapes de fabrication de poudres nanostructurées par mécanosynthèse en laboratoire : Etude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witschger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise du frittage &amp;quot;FLASH&amp;quot; : vers les premiers éléments de réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the heterogeneous nanostructure in bulk FeAl alloys obtained by spark plasma sintering of milled powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuhair A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMateriaux : Pour un développement responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées NanoSciences de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux / NanoTechnologies : Applications Actuelles et Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table Ronde ADHYS Prévention des risques émergents en laboratoire : les nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADHYS : Association pour le Développement de l’Hygiène et de la Sécurité dans les établissements de recherche ou d’enseignement supérieur, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par diffraction des rayons X des mécanismes réactionnels impliqués lors d’un frittage réactif conduisant à la formation de MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reinfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NanoMatériaux : Effets sur la santé de l’homme et sur l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NanoBiotechnologies et Sciences du Vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J3N</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of nanostructured materials through metastable transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Guilemany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux : Déjà un marché industriel !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRIN : NanoMatériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecrin, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : effet sur la santé humaine et l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical Conference day - Tech Watch NanoComposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovation 128, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of hetero-nanostructures in bulk FeAl alloys obtained by spark plasma sintering of milled powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Development meeting of innovative Fe Al alloys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Düsseldorf (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nanosciences aux nanotechnologies – Etat des lieux : les domaines d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and Mechanical Characterization of Mechanically-Activated Plasma - Sprayed Nanostructured Al2O3-TiO2 Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Toulouse (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TEM comparison of the fine scaled features observed in bulk nanostructured intermetallic materials consolidated by spray forming and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Materials Science and Engineering 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Tlemcen, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle indispensable des agglomérats micrométriques mécaniquement activés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Domaines d’applications et Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minatec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction mechanism of MoSi2 produced by SHS from Mechanically-Activated powder mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.A. Kochetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.V. Kurbatkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Rogachev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la microstructure sur le comportement en oxydation à haute température de MoSi2 synthétisé par frittage flash MASPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVII JECH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux et Gestions des Risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Office Parlementaire d’Evaluation des Choix Scientifiques et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotechnologies : State of the Art and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Training course on the risks relating to occupational exposure do nanoparticules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Activation as a new method for SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of microstructure characteristics of nanocrystalline Cu-powder as a function of high energy planetary ball milling conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolii Ustinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de Matériaux denses et Nanostructurés par frittage &amp;quot;Flash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interministérielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Une réalité Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high-energy ball-milling on the manufacturing of plasma-sprayed nanostructured Al2O3-TiO2 coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coddet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des projets européens et français, structurés et fonctionnant sur le thème nanomatériaux, industrie et santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ECRIN H et S Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMinéraux, nanostructures : différentes voies d’obtention et domaines d’applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique de la section Valorisation de la SIM en partenariat avec l’Agence Rhône-Alpes pour la Maîtrise des Matériaux. - Thème : Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massifs NanoStructurés. Etude Comparative des procédés FAPAS et SPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spinassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoParticles : Definition, Engineering and key physico Chemical Parameters for exposure assessement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risks of NanoMaterials : State of the Art, Internal Practices and EHS Guidelines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAPAS and SPS techniques: An original way for producing dense nanostructured materials in few minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spinassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinter 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure aspects of SHS in the mechanically activated Ni – Al system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kochetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kurbatkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés non conventionnels de densification / consolidation des poudres : Innovative Powder Consolidation Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innov MECA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux : Maîtrise des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMF 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of dense nanostructured materials using FAPAS and SPS techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Spark Plasma Synthesis &amp; Processing (ISSPSP-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies of Ti/Ni formation by Field-Activated Synthesis from Mechanically-Activated powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cedat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Nanostructure States of Cu-powders Prepared by Ball Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ustinov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUCR2005 - XX IUCr Congress (International Union of Crystallography Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Crystallography, Aug 2005, Florence, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering from mechanically activated powders : Influence of processing parameters for producing dense nanostructured MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reinfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of bulk FeAl nanostructured materials by spray forming and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAT 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of bulk FeAl nanostructured materials by spray forming and spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NN2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Heraklion (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of dense nanostructured FeAl via reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale sur les enjeux et intérêts des nanotechnologies pour le domaine industriel et notamment pour le domaine de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnologies, NanoMatériaux dans le domaine de l’Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense nanostructured iron aluminides by FAST from Mechanically-Activated powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of dense nanostructured materials using FAPAS and SPS techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Symposium on Spark Plasma Synthesis &amp; Processing (ISSPSP-5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Maui, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point sur la situation des nanomatériaux en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMATS – ‘Nanomatériaux, nanocomposites, nanostructures : un point sur la réalité industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des emplois des nanoparticules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIèmes Journées « Toxicochimie dans notre Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CACEMI, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and magnetic properties of nanocyrstalline mechanically alloyed Fe-10 % Ni and Fe - 20 % Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 2004 (9èmes Journées du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Mécanosythèse, Sep 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés Prospectifs de mise en oeuvre des nanopoudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée PMF (SF2M, GFC, RFM) - H et S NanoPoudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense nanostructured intermetallic obtained from SPS of MA powder mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanochemical Synthesis and sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-step synthesis and consolidation of fully densified nano-intermetallics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIMAT 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHS reaction: a well-adapted process for producing Nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.G. Merzhanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Systchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mini Colloque "Matériaux nanostructurés : Elaboration et propriétés" aux Journées de la Matière Condensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par diffraction des rayons X de la microstructure de poudres de cuivre nanostructurées préparées par un broyage haute énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Ustinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Botsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 2004 (9èmes Journées du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Mécanosythèse, Sep 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between ball milling parameters and microstructure parameters of nano – Cu using XRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanochemical Synthesis and sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ball milling effect on the compressibility of Cu, Ni and Fe Powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Itié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Engineering Applications of Neutrons and Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation study of alumina-forming alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houngninou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Les Embiez, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study between SPS and FAPAS processes for the sintering (reactive or not) of nanostructured powders conducting (intermetallic) or insulating (ceramics)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Spinassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanochemical Synthesis and sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Novosibirsk (Russia), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux : de la Recherche à la Réalité Industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference ASFERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenue à la corrosion à Haute température de différents intermétalliques nanostructurés préparés par MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 2004 (9èmes Journées du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Mécanosythèse, Sep 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time – resolved XRD experiments for a fine description of mechanisms induced in reactive sintering (SHS reaction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanochemical Synthesis and sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Novosibirsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés prospectifs de mise en oeuvre des nanopoudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ECRIN H et S Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X – ray diffraction and Mossbauer investigation of mechanically alloyed Fe – Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Grenèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Havana, Cuba, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPS technique : An alternative way for producing dense nanostructured materials in few minutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourhila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de la Céramique, Mar 2004, 16 – 18 Mars 2004 – Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nanopowder to Dense NanoMaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austria –Germany-France Workshop on NanoMaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHS-Sintering of mechanically activated mixture powders, a versatile route for producing dense nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco Russe SHS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved X-ray diffraction experiments on the H10 LURE Beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Edition of the International Symposium on Self-Propagating High-Temperature Synthesis (SHS Krakow 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Mechanical Strains in SHS Process: A Numerical Analysis by Finite Elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Montesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco Russe SHS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de nano - intermétalliques denses par MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Poudre au Matériau Massif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRXRD in France: Results and prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco Russe SHS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du broyage mécanique sur le profil de raies de diffraction des Rayons X : cas du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2003 du GFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction mode and shock mode effect on magnetic properties of mechanically alloyed Fe - based nanocrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOME 2003 - Fourth International Conference on Mechanochemistry and Mechanical Alloying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of a dense nanostructured FeAl produced by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pighini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Edition of the International Symposium on Self-Propagating High-Temperature Synthesis (SHS Krakow 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion resistance studies at different temperatures of dense nanostructured MoSi2 synthesised by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Poudre au Matériau Massif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective effects of a mechanical activation step on SHS reaction in the case of intermetallics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Franco Russe SHS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation study of alumina-forming alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Houngninou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science in the 21st Century-UMIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Manchester, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low and high temperature corrosion resistance of a dense nanostructured MoSi2 produced by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larpin Jp.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munir Z.A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard F.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.Chevalier, JP.Larpin, E. Gaffet, Z.A.Munir, F.Bernard VII Edition of the International Symposium on Self-Propagating High-Temperature Synthesis (SHS Krakow 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Cracovie (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Cu-microstructure during high energy ball milling Versus energy and frequency of shocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New technologies in powdered metallurgy and ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de composés FeAl denses et nanostructurés par Spark Plasma Sintering (SPS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Poudre au Matériau Massif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procédé MAFAPAS : une solution alternative pour élaborer des massifs nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galerne 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Chambon sur Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions de broyage sur la nanostructure et le module de compressibilité de poudres de Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Itié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique et mécanosynthèse : Développement d'un broyeur planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bumcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar defects effect on XRD line profiles of Cu-nanostructured powders prepared by ball-milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boysov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Galerne 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Chambon sur Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Activation in Powder Metallurgy Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar defects effect on XRD line profiles of Cu nanostructured powders prepared by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Budarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk nanostructured materials by mechanical alloying and compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPD 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and combustion wave structure during the production of MoSi2 by mechanically activated self propagating high temperature synthesis (MASHS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Franco - Polonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and Nanostructured MAFAPAS FeAl compound : Pertinent Process parameter investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Franco - Polonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Cluny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des différents mécanismes mis en jeu lors de réactions MASHS à partir d'expériences de diffraction résolue en temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, F2M (Fédération Française des Matériaux), Oct 2002, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métallurgie et suivi réactionnel en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Chimie et Rayonnement Synchrotron »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanosynthese et Activation Mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 2001 (6èmes Journées du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Mécanosythèse, May 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation Mécanique de Precurseurs pour la Projection Thermique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 2001 (6èmes Journées du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Mécanosythèse, May 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X - ray study of defect structure of copper powder prepared by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Budarina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Size - Strain III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Trento (Italie), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilités offertes par la diffraction résolue en temps pour comprendre le rôle de l'activation mécanique dans les réactions SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées du Réseau Français de Mécanosynthèse (JRFM 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time – resolved XRD experiments for studying SHS réactions : Interests and prospectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gachon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LURE Meetings User</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomateriaux : Aspects Technico – Economiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 2001 (6èmes Journées du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Français de Mécanosythèse, May 2001, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of nanocrystalline cobalt and cobalt based alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Fennineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux par Mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Fritsch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fritsch, Sep 2000, Idar Oberstein, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step synthesis and consolidation of bulk nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 2000 (Journées d'Automne de la Société Française de Matériaux et Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux par Mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Franco Américain Canadien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux Massifs et Denses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 2000 (Journées d'Automne de la Société Française de Matériaux et Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par MASHS de siliciures FeSi2 et MoSi2 nanométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disilicides elaboration by combustion synthesis : interest of using a mechanical activation step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. SHS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par recuit et par réaction de combustion du composé Cu3Si à partir d'un mélange de poudres activées mécaniquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zenkouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REMCES VIII - 8ème Édition Des Rencontres Marocaines Sur La Chimie De L’Etat Solide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Tétouan, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude in situ par rayonnement synchrotron de la compressibilité de poudres nanostructurées obtenues par broyage mécanique à puissance controlée (Cas du Fe, Ni, Cu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Itié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et réactivité sous atmosphère oxydante du composé intermétallique NbAl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXèmes Journées d'Etudes sur la cinétique hétérogène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASHS process applied to the Cu3Si phase formation. Kinetic stud of the reaction between Cu3Si and CuCl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zenkouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. SHS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'activation mécanique sur la synthèse du composé Cu3Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASHS process applied to Cu3Si phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Souha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zenkouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. SHS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline NbAl3 synthesis by MASHS with in - situ and post mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. SHS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline NbAl3 synthesis by MASHS with in situ and post mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. SHS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi in situ de l'élaboration du composé NbAl3 par MASHS et ERAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ time resolved X - ray diffraction experiments applied to self sustained reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RX 99 - Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of synthesis of dense nanomaterials from mechanically activated powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. SHS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASHS : Suivi en Temps réel par Rayonnement Synchrotron et camera infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LURE - Journée Diffusion Diffraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du composé FeAl nanométrique par MASHS - Suivi In situ par rayonnement synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments in mechanical alloying and mechanical activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Caër</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Chemistry : Novel Syntheses and New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical activation on solid / liquid state reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux - Propriétés spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 97 - 2ndes Journées du Réseau Français de Mécanosynthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic hyperfine temperature dependence in Fe - Si crystalline alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Randrianantoandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Greneche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSMAG 10th Czech and Slovak Conference on Magnetism, CSMAG´98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Košice, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la microstructure sur les propriétés magnétiques d'alliages à base de Cobalt obtenus par Mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 98 (Journées annuelles du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Nb/Al intermetallics synthesis using MASHS and M2AP Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Larpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Franco - Polonais - Réactivité des Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanosynthèse d'oxydes : application aux ferrites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxydes Magnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ time resolved XRD experiments (TXRD) : Interest and applications on SHS Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gachon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Franco - Polonais - Réactivité des Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MASHS process : Interest and Applications on Fe/Al, Fe/Si, Mo/Si systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Franco - Polonais - Réactivité des Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of ball - milled nanocrystalline materials under high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Itié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de l'introduction d'une étape d'activation mécanique dans le procédé SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 98 (Journées annuelles du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MechanoSynthesis : State of the Art and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comminution'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Situ Synchrotron investigations of mechanically activated self - propagating high - temperature synthesis (MASHS) applied in Mo - Si and Fe - Si systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Chemistry : Novel Syntheses and New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Activated Solid State Reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Franco - Polonais - Réactivité des Métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrytalline FeAl synthesis by MASHS with in situ and post mortem characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion thermique anormale du Ni nanocristallin obtenu par broyage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tachikart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 98 (Journées Annuelles du Réseau Français de Mécanosynthèse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline FeAl synthesis by MASHS with in situ and post mortem characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Chemistry : Novel Syntheses and New Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle de l'activation mécanique à l'obtention d'intermétalliques nanométriques : cas des aluminures de Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Effets de la microstructure et de la porosité sur les propriétés mécaniques et physiques des matériaux - Colloque national de métallurgie des poudres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Apr 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique des réactions autoentretenues : Suivi in situ à l'aide du LURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeghmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRFM 97 - 2ndes Journées du Réseau Français de Mécanosynthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated self propagating high temperature synthesis applied to MoSi2 and FeSi2 phase formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Wollongong, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated SHS (self - propagating High Temperature synthesis) reaction in the Fe - Al system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeghmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mathae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Int. Symp. on Self Propagating High Temperature Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Tolède, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions de compactions sur les caractéristiques physicochimiques de nanomatériaux obtenus par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In - situ resolved diffraction using synchrotron radiation : application to the study of the mechanically activated SHS reaction in the Fe - Al and Fe - Si systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RX 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques physicochimiques des nanomatériaux obtenus par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEMPPM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Milling parameters on the mechanically activated phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Internatinal Sur le Broyage / Fritsch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Idar Oberstein, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synchrotron radiation observations of the far from equilibrium phase transitions induced by mechanical activation of SHS reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated SHS reactions : Time resolved synchrotron radiation observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico - chemical properties of Nc pure (Cu, Ni, Zn) powders prepared by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique de la synthèse autopropagée (MASHS° du système Fe - Al : Suivi en temps réel par rayonnement synchrotron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jc Niepce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisations PhysicoChimiques du Nickel nanocristallin obtenu par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRMF 97 - 2ndes Journées du Réseau Français de Mécanosynthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity of mechanically activated powders : self propagating high temperature synthesis of (Fe, Mo) disilicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Nov 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'influence de la taille des nanocristaux sur les propriétés magnétiques des alliages à base de Co</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fenineche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures d'oxydes nanocristallins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical investigations of nanocrystalline Ni obtained by different preparations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Birth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par double mécanosynthèse d'un nanocomposite Al/SiCp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosbras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Traitements des Poudres et leurs Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-acoustic interferometry investigations of mechanically alloyed nanocrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Hunsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects on hig- energy ball - milling on ceramic oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique des poudres lors de la mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un composé intermétallique AlFe nanométrique par le procédé &amp;quot;MASHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeghmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Traitements des Poudres et leurs Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par recuit activé mécaniquement : cas des systèmes Fe-Si, Mo-Si, W-Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux - Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Traitements des Poudres et leurs Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoIntermétalliques ; Elaboration, Mise en Forme, Propriétés Physico - Chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Entretiens de la Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFP, CNISF, DRET, Oct 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mécanosynthèse aux nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par Microscopie acoustique des poudres élaborées par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'un broyage haute densité sur le frittage du W - Ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Traitements des Poudres et leurs Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces and defects in nanocrystalline oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanosynthèse de Nanocéramiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Goupement Français de Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goupement Français de Céramique, Feb 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation micromécanique du comportement des poudres lors des transformations induites par mécanonsynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Choulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Traitements des Poudres et leurs Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'élaboration de poudres par mécanosynthèse - Cas du broyeur horizontal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Traitements des Poudres et leurs Conséquences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Mar 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of mechanically alloyed nanocrystalline materials by micro - acoustic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Hunsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. Lasers, Optics, and Vision for Productivity in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un composé intermétallique AlFe nanométrique par le procédé &amp;quot;MASHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Zeghmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles du Réseau Français de Mécanosynthèse (JRFM 96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Belfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock transfert in ball - milling : nanocomposite mechanical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Quebec (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ball - Milling - Nanocomposite Approach of the Shock Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer investigations : Atomic disordering induced by mechanical alloying in the Fe - Si magnetic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djega - Mariadassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Groupe Français de Spectrométrie Mössbauer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline and amorphous mechanically alloyed Ni - Al - M (M = Fe, Zr) phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the mechanical shock transfert in a modified Horizontal Rod Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far from equilibrium phase transition induced by mechanical alloying and leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural materials formation by mechanical alloying : Morphological analyses based on transmission and scanning electron microscopy observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tachikart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Metallography Conference 1995 - ASM Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASM, May 1995, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux à partir de poudres obtenues par mécanosynthèse. Caractérisations physicochimiques et mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 95 (Journées d'Automne de la Société Française de Matériaux et Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de FeNi36 obtenu par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Hays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saindrenan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 95 (Journées d'Automne de la Société Française de Matériaux et Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state reaction and phase transitions induced on oxides by mechanical alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth European Conference on Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie acoustique : étude des poudres élaborées par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JA 95 (Journées d'Automne de la Société Française de Matériaux et Métallurgie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, Oct 1995, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated SHS reaction in the Fe - Al system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zeghmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mathae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an Al composite reinforced with nanometric SiC particles, produced by Mechanical Alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosbras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of nanosized refractory oxide powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Nanostructured Materials : Nano'94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of mechanical alloying in planetary ball mill and horizontal road mill : Kinematic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symposium II on Metastable and Mechanically Alloyed Nanophases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophase formation activated by mechanical alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux - Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symposium II on Metastable and Mechanically Alloyed Nanophases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural features of nanosized oxide powders prepared by high energy milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanos 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Odeillo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk synthesis of nanometer - sized materials by combination of mechanical alloying and compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symposium II on Metastable and Mechanically Alloyed Nanophases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supersaturated solid solution in the Fe - Si system induced by ball - milling : Structural, magnetic charactérisations and thermal stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Barradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th Joint MMM - Intermag Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Albuquerque (New Mexico), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mechanical alloying on sintering of a tungsten based alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSolid 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification induced by milling on liquid phase sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symposium II on Metastable and Mechanically Alloyed Nanophases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractory oxide powders transformed by ball - milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Francilien de Microscopie Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer effect study of disordering induced by mechanical alloying in the Fe - Si system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Djéga-Mariadassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intern. Symposium II on Metastable and Mechanically Alloyed Nanophases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM mechanically alloyed nanoparticulate thin foils preparation by ultramicrotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Microscopie Electronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05386949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The physics of mechanical alloying in a planetary ball mill : kinematic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de Métallurgie de l'INSTN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTN, Jun 1993, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving magnetic properties of Mn and Zn doped polyhedral core/shell iron oxide nanoparticles by tuning their size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghouti Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Seemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of copolymer-Based Nanoparticle Composition (MEO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;MA-OEGMA) on The Release Profile of Doxorubicin In Vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Ferjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Alem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON the safety of cosmetic ingredients HEMA and Di-HEMA Trimethylhexyl Dicarbamate&amp;quot; - Submission I - (Sensitisation only)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS preliminary OPINION ON the safety of Butylphenyl methylpropional (p- BMHCA) in cosmetic products&amp;quot;- Submission II, ref CCS/1591/17 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials : a review of the definitions, applications, health effects. How to implement secure development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00598817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (93)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Benzophenone – 4 (CAS No. 4065-45-6, EC No. 223-772-2) - SCCS/1660/23 - Final opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ezendam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS/1660/23, SCCS (Scientific Committee on Consumer Safety). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of alpha-arbutin and beta-arbutin in cosmetic products - SCCS/1642/22 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE ON the safety of Triclocarban and Triclosan as substances with potential endocrine disrupting properties in cosmetic products - SCCS/1643/22 - Scientific Advice – Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission européenne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on 4-Methylbenzylidene camphor (4-MBC) - SCCS/1640/21 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-23-004-EN-N, Scientific Committee for Consumer Safety (European Commission). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS Notes of Guidance for the Testing of Cosmetic Ingredients and their Safety Evaluation- 12th Revision - SCCS/1647/22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission européenne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS opinion on Hydroxyapatite (nano) - SCCS 1648/22 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04045927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE – Children exposure on Methyl salicylate (methyl 2-hydroxybenzoate) - SCCS/1654/23 Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission européenne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Advice on HC Blue 18 (Colipa No. B122) - Submission II - SCCS/1653/23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B122, European Commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS REVISION of the scientific Opinion (SCCS/1576/16) on Vitamin A (Retinol, Retinyl Acetate, Retinyl Palmitate) SCCS/1639/21- Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-23-007-EN-N, Scientific Committee for Consumer Safety (European Commission). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Prostaglandins and their analogues used in cosmetic products SCCS/1635/21 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission européenne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif aux mesures de prévention des infections respiratoires virales (incluant la mise à jour des avis Covid-19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chadapaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Claudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut conseil de la santé publique (HCSP). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS opinion on Sodium Bromothymol Blue (C186) (CAS No. 34722-90-2, EC No. 252-169-7) - SCCS/1645/22 - Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Kojic Acid – SCCS/1637/21 – Final version and Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-23-003-EN-N, Scientific Committee for Consumer Safety (European Commission). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Genistein and Daidzein - SCCS/1641/22 Final version and Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission européenne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS opinion on the safety of aluminium in cosmetic products - Submission III - SCCS / 1644/22 – Final Opinion and Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance on the safety assessment of nanomaterials in cosmetics - 2nd revision - SCCS/1655/23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission européenne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE ON the safety of Homosalate (CAS No 118-56-9, EC No 204-260-8) as a UV-filter in cosmetic products - SCCS/1638/21 - Scientific Advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-018-EN-N, Scientific Committee for Consumer Safety (European Commission). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation globale des Plans nationaux santé – environnement (2004 – 2019) (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCSP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCCS Notes of guidance for the testing of cosmetic ingredients and their safety evaluation – 11th Revision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-017-EN-N, European Commission - Directorate-General for Health and Food Safety. 2022, pp.vi-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on HAA299 (nano) - SCCS/1634/21 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-015-EN-N, Scientific Committee for Consumer Safety (European Commission). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif au port des appareils de protection respiratoire de type FFP2 par les professionnels de santé dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut conseil santé publique. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Homosalate - SCCS/1622/20 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-010-EN-N, Scientific Committee for Consumer Safety (European Commission). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation globale des Plans nationaux santé – environnement (2004 – 2019) – Synthèse du Rapport (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HCSP. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Butylated Hydroxytoluene (BHT) - SCCS/1636/21 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-016-EN-N, Scientific Committee for Consumer Safety (European Commission). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Kojic Acid - SCCS/1637/21 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ND-AQ-12-014-EN-N, Scientific Committee for Consumer Safety (European Commission). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03612741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Acid Yellow 3 – C054 (CAS No. 8004-92-0, EC. No 305-897-5) - Submission II - SCCS/1631/21 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-013-EN-N, Scientific Committee for Consumer Safety (European Commission). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Prostaglandins and their analogues used in cosmetic products - SCCS/1635/21 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Hydroxyapatite (nano) - SCCS/1624/20 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS/1624/20, European Commission - Directorate-General for Health and Food Safety. 2021, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS SCIENTIFIC ADVICE ON on the threshold for the warning ‘contains formaldehyde’ in Annex V, preamble point 2 for formaldehyde-releasing substances - SCCS/1632/21– Scientific advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-009-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statement on the use of heaters in context of Covid-19 epidemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Methyl salicylate (methyl 2-hydroxybenzoate) - Submission I - SCCS/1633/21- Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS (Scientific Committee on Consumer Safety) Opinion on the safety of the presence of Bisphenol A in clothing articles - 2,2-bis(4-hydroxyphenyl)propane (CAS Number 80-05-7), preliminary version of 16 October 2020, final version of 30-31 March 2021, SCCS/1620/20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Octocrylene - SCCS/1627/21- Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-003-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Propylparaben - SCCS/1623/20 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-006-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Gold (nano), Colloidal Gold (nano), Gold Thioethylamino Hyaluronic Acid (nano) and Acetyl heptapeptide-9 Colloidal gold (nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-012-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif au recours à des unités mobiles de purification de l'air dans le cadre de la maîtrise de la diffusion du SARS-CoV-2 dans les espaces clos (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Relatif à une relecture critique de documents du ministère chargé de la santé pour la déclinaison opérationnelle par les différents secteurs professionnels des recommandations concernant l'aération/ventilation et les purificateurs d'air dans le cadre de la maîtrise de la diffusion du SARS-CoV-2 dans les espaces clos (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roubaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS REVISION of the scientific Opinion (SCCS/1576/16) on Vitamin A (Retinol, Retinyl Acetate, Retinyl Palmitate) - SCCS/1639/21- Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Platinum (nano), Colloidal Platinum (nano) and Acetyl tetrapeptide-17 Colloidal Platinum (nano) - SCCS/1630/21 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Kojic Acid - SCCS/1637/21 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Benzophenone-3 (CAS No 131-57-7, EC No 205-031-5) - SCCS/1625/20 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on Lawsonia inermis (Henna) - COLIPA n° C169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ND-AQ-13-011-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Lawsonia inermis (Henna) - COLIPA n° C169 - SCCS/1511/13 Corrigendum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on 4-Methylbenzylidene camphor (4-MBC) - SCCS/1640/21 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport relatif aux indicateurs composites en santé-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la santé publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on HAA299 (nano) - SCCS//1634/21 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SARS-CoV-2: Updates on aerosol transmission of the virus (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la santé publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Platinum (nano), Colloidal Platinum (nano) and Acetyl tetrapeptide-17 Colloidal Platinum (nano) - SCCS/1630/21 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-011-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des recommandations relatives aux unités mobiles de filtration de l’air intérieur – Lettre au DGS du 3 septembre 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roubaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squinazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE on the safety of nanomaterials in cosmetics (SCCS) - SCCS/1618/2020 – Final Advice - Corrigendum of 8 March 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021, pp.1-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Relatif à l'adaptation des mesures d'aération, de ventilation et de mesure du dioxyde de carbone (CO2) dans les établissements recevant du public (ERP) pour maîtriser la transmission du SARS-CoV-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à l'adaptation des conduites à tenir et des recommandations pour les personnes ayant bénéficié d'un schéma vaccinal complet contre le Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Matheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Nicand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de santé publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Copper (nano) and Colloidal Copper (nano) - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SCCS/1621/20, European Commission - Directorate-General for Health and Food Safety. 2021, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Acid Yellow 3 – C054 (CAS No. 8004-92-0, EC. No 305-897-5) - Submission II - SCCS/1631/21 – Preliminary Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19: Evaluation of a strengthened health protocol for shops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Resorcinol- SCCS/1619/20 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-005-EN-N, Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : dépistage en milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific advice on the safety of nanomaterials in cosmetics (SCCS) – Final Advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EW-AQ-22-002-EN-N, European Commission - Directorate-General for Health and Food Safety. 2021, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports and cultural events: wearing masks to prevent Covid-19 ( HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Serge Aho Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil de la santé publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Octocrylene - SCCS/1627/21- Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Butylated Hydroxytoluene (BHT) - SCCS/1636/21 - Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des recommandations relatives aux unités mobiles de filtration de l’air intérieur – Lettre au DGS du 28 Août 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roubaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Squinazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les lieux d’hébergement collectif en prévision de leur réouverturedans le contexte de la pandémie Covid-19 (hors restauration et équipements annexes) (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à l’adaptation de la doctrine du HCSP et des mesures barrières et au port de masque, notamment dans les établissements recevant du public et aux grands rassemblements sportifs et culturels, dans le cadre de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif aux masques dans le cadre de la lutte contre la propagation du virus SARS-CoV-2 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut conseil santé publique. 2020, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03007777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCIENTIFIC ADVICE on the safety of nanomaterials in cosmetics (SCCS) - SCCS/1618/2020 - Preliminary Advice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à l’actualisation des recommandations sanitaires concernant le port du masque dans les structures d’accueil des enfants âgés de 0 à 3 ans (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Homosalate - SCCS/1622/20 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à l’accès aux vestiaires sportifs collectifs et à la pratique d’activités physiques et sportives de plein air dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapport)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Propylparaben - SCCS/1623/20 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scientific Committee for Consumer Safety (European Commission). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif aux recommandations du HCSP concernant la place de l'ozone, des rayonnements ultraviolets C et des sas de passage en tant que procédés de désinfection dans le contexte de la pandémie Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut conseil de la santé publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à l’adaptation de la doctrine du HCSP et des mesures barrières et au port de masque, dans les lieux clos recevant du public (notamment dans les établissements d’enseignement supérieur), dans le cadre de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette de Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif au risque de transmission du SARS-CoV-2 par aérosols en milieux de soins (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à l’utilisation des appareils de chauffage dans le contexte de l’épidémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à l’adaptation des mesures concernant les différentes doctrines à appliquer dans les milieux scolaires et universitaires et pour l’accueil collectif des mineurs selon l’évolution de la circulation du virus SARS-CoV-2 dans le cadre de la préparation à la rentrée de septembre 2020 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif aux mesures barrières et de distanciation physique dans les espaces culturels en prévision de leur réouverture dans le contexte de la pandémie Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02732942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à l’actualisation des recommandations du HCSP du 24 avril 2020 « relatives aux mesures pour la maitrise de la diffusion du virus SARS-COV-2 spécifiques aux établissements scolaires » en phase 3 du déconfinement&amp;quot; (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en œuvre dans les taxis et véhicules de co-voiturage, en phase 3 du déconfinement (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Préconisations relatives à l’adaptation des mesures barrières et de distanciation physique à mettre en oeuvre dans les salles de cinéma et les espaces culturels clos recevant du public en position assise, en phase 3 du déconfinement (HCSP, avis et rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis complémentaire (à l’avis du HCSP du 29 avril 2018) en lien avec des mesures de protection des populations potentiellement exposées autour des sites industriels manipulant du dioxyde de titane (TiO2) - Eléments relatifs à la surveillance métrologique dans l’environnement et à l’examen de la faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut conseil de la santé publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à une proposition de protocole sanitaire renforcé pour les commerces dans le contexte de l’épidémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la possibilité de réouverture des discothèques dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à l’actualisation des connaissances scientifiques sur la transmission du virus SARS-CoV-2 par aérosols et des recommandations sanitaires (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pozzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif à des adaptations possibles s’agissant de la recommandation du port de masque en milieu de travail dans les lieux collectifs clos (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho-Glele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Claudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS complémentaire à l’avis du 09 septembre 2020 sur les stratégies de prévention de la diffusion du virus SARS-CoV-2 en Établissement d'Accueil du Jeune Enfant (EAJE) et en milieu scolaire (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Minodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil de la Santé Publique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02942562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on Benzophenone-3 (CAS No 131-57-7, EC No 205-031-5) - SCCS/1625/20 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bodin Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets sanitaires liés à l’exposition aux champs électromagnétiques basses fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Drean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bounouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dejardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Demarquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaiela Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2013-SA-0037, Anses. 2019, 276 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan des connaissances relatives aux effets des nanoparticules de TiO2 sur la santé humaine ; caractérisation de l’exposition des populations et mesures de gestion [Rapport]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Haut Conseil de la Santé Publique. 2018, 149 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des effets sanitaires des basses fréquences sonores et infrasons dus aux parcs éoliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lepoutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Avan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Cheveigné (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ecotière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2013-SA-0115, Anses. 2017, 283 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier de réflexion prospective (ARP) en nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cathala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giancarlo Faini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Christophe Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux manufacturés à l'horizon 2030 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dedessus-Le Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delemarle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Devel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Drais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sanitaires extra-auditifs du bruit environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Muzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberte Tinguely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bérengier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Évrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2009-SA-0333, Anses. 2013, pp.295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques sanitaires liés à l’utilisation du scanner corporel à ondes «millimétriques» Eqo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Benoit Agnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Drean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Letertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ndagijimana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2012-SA-0063, Anses. 2012, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé-environnement : quinze ans de politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Beaubestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé-environnement : quinze ans de politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par mécanosynthèse de matériaux à nanostructures (alliages métalliques, semi-conducteurs, céramiques).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90 (9), pp.1100-1100, 2017, </w:t></w:r><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/199390091100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration par mécanosynthèse indirecte de siliciures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M 1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1993, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Métallurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90 (9), pp.1202-1202, 2017, </w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/metal/199390091202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des nanoparticules aux nanoproduits : Etats des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « NanoTechnologies en Médecine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.40 - 48, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nanoparticles to Nano Products – Overview and Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « NanoTechnologies en Médecine »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France. pp.146-153, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense Mosi2 produced by reactive flash sintering: Control of Mo/Si agglomerates prepared by high-energy ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Symposium STPMF 2009, Science and Technology of Powders and Sintered Materials, Symposium STPMF 2009,Science and Technology of Powders and Sintered Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Montpellier, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 208 (2), pp.526-531, 2011, </w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization behaviour of the high thermally stable Zr58Al16Ni11Cu15 bulk metallic glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Allain - Bonnasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Grosdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gijon, Spain. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanosynthesis: An improved mathematical contribution to the planetary ball-mill kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Soban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Induced crystallization in ZrAlNiCu Bulk Metallic Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Margueron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bourson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder Metallurgical Processes for NiTi Shape Memory Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Manuel Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Brito Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Materials Symposium/14th Conference of the Sociedade-Portuguesa-de-Materiais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon, PORTUGAL, Portugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 636-637, pp.928-933, 2010, </w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.636-637.928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MoSi2 formation mechanisms during a spark plasma synthesis from mechanically activated powder mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, La Jolla, CA, United States. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramic Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 209 (1), Wiley, pp.357 - 366, 2009, Ceramic Transactions Series, </w:t></w:r><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470599730.fmatter⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicité et Ecotoxicité des Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres parlementaires sur les Nanomatériaux – Le développement des nanomatériaux : entre perspectives d’innovations et évaluation des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris (France), France. pp.13-14, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powder Metallurgical processes for NiTi shape memory alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V International Symposium – MATERIAIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lisbon Portugal, Portugal. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of smart MARFOS NiTi shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV ECCOMAS Thematic Conference on SMART STRUCTURES AND MATERIALS (SMART’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Porto, Portugal, Portugal. pp.469-473, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on sintering of mullite by spark plasma sintering process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles de la SF2M 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rennes, France, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonconventional production technologies for NiTi shape memory alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOMAT 2009 - 8th European Symposium on Martensitic Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Prague, Czech Republic. 05023, EDP Sciences, 2009, </w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/esomat/200905023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARES and MARFOS: a new approach to the production of NiTi SMAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. M. Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO - 2008 – 9th International Conference on Nanostructured Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rio de Janeiro, Brazil, Brazil. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray Diffraction Study of NiTi Produced by Mechanically Activated Reactive Extrusion Synthesis (MARES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipe Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Brito Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Conference of the Sociedade-Portuguesa-de-Materiais/4th International Materials Symposium - MATERIAIS 2007 conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Porto, Portugal, Portugal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 587-588, pp.625-629, 2008, </w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.587-588.625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two alternative PM routes for fabricating NiTi alloys : MARES and MARFOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Braz Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Meeting of I3N (Institute for Nanostructures, Nanomodelling and Nanofabriation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Fatima, Portugal. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni4Ti3 precipitation during aging of MARES NiTi alloys studied by FEG-SEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Neves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jb Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conf. on Microscopy and Microanalysis – INCOMAM’07, XLII Congresso of the Portuguese Microscopy Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Coimbra, Portugal, Portugal. pp.29, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STP 2007 - Science et technologie des poudres et poudres et matériaux frittés : de la poudre au produit fini à propriétés d'usage maîtrisées, Albi, France, du 23-25 mai 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Carry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMAC, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of arerosol release during high energy ball milling of metallic oxide powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witschger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Nanotechnology, Occupational and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Tapei (Taiwan), Taiwan. pp.66 - 67, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy ball milling of Al2O3–TiO2 powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMAMAN2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 434-435, pp.489-492, 2007, </w:t></w:r><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.08.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISMANAM-2005 Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Reza Yavari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lecaër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hajlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Paris, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 434-435, pp.1, 2007, </w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2006.08.222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du broyage mécanique sur le profil de raies de diffraction des rayons x : cas du fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2003 du GFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Metz, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 92 (10-11-12), pp.9-14, 2007, </w:t></w:r><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech:2004042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude par diffraction des rayons X des mécanismes réactionnels impliqués lors d’un frittage réactif conduisant à la formation de MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reinfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RX 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Limoges, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de Matériaux Denses et Nanostructurés par Frittage « Flash »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Le Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrélation entre l’effet du broyage à haute énergie de poudres céramiques et métalliques et l’évolution in-situ de la pression et de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. de Oliveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing and characterization of hetero-nanostructure in bulk FeAl alloys obtained by spark plasma sintering of milled powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bozzolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations structurales et morphologiques induites par broyage à haute énergie dans les mélanges Al2O3-TiO2 et Al2O3-ZrO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural and Mechanical Characterization of Mechanically-Activated Plasma-Sprayed Nanostructured Al2O3-TiO2 and Al2O3-ZrO2 Coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Sicily, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.1224-1229, 2006, </w:t></w:r><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.1224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation microstructurale et mécanique de revêtements nanostructurés à base d’alumine réalisés par projection plasma de poudres activées mécaniquement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spark Plasma Sintering à partir de poudres mécaniquement activées : Compréhension des transitions de phase au cours d’un frittage réactif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cabouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reinfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des aérosols émis lors de différentes étapes de fabrication de poudres nanostructurées par mécanosynthèse en laboratoire : Étude Exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Witschger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Activation as a New Method for SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Sicily, june 4-9, 2006, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.979-988, 2006, </w:t></w:r><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural Transformations of Al2O3-TiO2 and Al2O3-ZrO2 Powders Induced by High-Energy Ball-Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Sicily, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, pp.303-308, 2006, </w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of nanotructured materials through metastable transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amato I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cao G.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debenedetti B.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilemany J.M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédés non conventionnels de densification / consolidation des poudres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnovMeca 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Lyon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVII (11), pp.1 - 7, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing bulk dense FeAl based nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Launois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Ji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Grosdidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinter 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Grenoble, France. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved XRD experiments for a fine description of mechanisms induced during reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thiaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanochemical Synthesis and sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, – 14 – 18 Juin 2004 – Novosibirsk, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of Sintering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, pp.27-34, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study on the action mechanisms of grinding aids employed for clinker comminution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Classen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Haehnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIM 2005 (Process of Industrials Minerals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Falmouth UK, United Kingdom. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microstructure on the High Temperature Oxidation and pesting Behavior of MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High-Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Les Embiez – 2004, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction mode and shock mode effect on magnetic properties of mechanically alloyed Fe-based nanocrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOME 2003. international conference on mechanochemistry and mechanical alloying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Braunschweig, Germany, Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39 (16-17), pp.5139-5142, 2004, </w:t></w:r><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:JMSC.0000039198.07323.e7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différents modes d’obtention des nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Lille, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Activated Powder Metallurgy: A Suitable Way to Dense Nanostructured Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano SPD2 - Nanomaterials by severe Plastic deformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Vienna, Austria, Austria. 1, Wiley, pp.539- 544, 2004, </w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/3527602461.ch10a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Microstructure on the High Temperature Oxidation and Pesting Behaviour of MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Les Embiez, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 461-464, pp.439-446, 2004, </w:t></w:r><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.461-464.439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique et mécanosynthèse : Développement d'un broyeur planétaire à paramètres découplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Köhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Poudre au Matériau Massif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Albi, France, France. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the combustion wave structure leading to the production of MoSi2 from the MASHS process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th French-Polish Seminar on Reactivity of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Cluny, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, pp.S123, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dense and nanostructured MAFAPAS FeAl compound: Pertinent process parameter investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th French-Polish Seminar on Reactivity of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Cluny, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, pp.S105, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion resistance studies of a dense nanostructured MoSi2 at different oxidation temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wyrostkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th French-Polish Seminar on Reactivity of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Cluny, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Chimie - Sciences des Matériaux (ACSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, pp.S159-S166, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la poudre au matériau massif : colloque. Commission poudres et matériaux frittés SF2M-GFC - Journées annuelles du RFM, Albi, France, du 03-05 juin 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Nièpce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John A. Dodds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMAC, 381 p., 2003, 2-9511591-1-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Nanostructured Powders to Dense Nanostructured Materials : Mechanically Activated Powder Metallurgy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, mechanically alloyed and nanocrystalline materials ISMANAM-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Seoul, Korea, South Korea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15-16, pp.259-266, 2003, </w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.15-16.259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the SHS reaction Nb+Al - &gt; NbAl3 using Synchrotron TRXRD experiments coupled with infrared 2D observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth int. conf on SHS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Haifa (Israël), Israel. pp.27-28, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion behaviour of nanocrystalline iron aluminide obtained by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of synthesis of dense nanomaterials from mechanically activated mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth int. conf on SHS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Haifa (Israël), France. pp.51, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between ball milling conditions and planar effects on Cu-nanostructured powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Budarina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Ray and Matter Conference (RX 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Strasbourg, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (6), pp.455-460, 2002, </w:t></w:r><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des différents mécanismes mis en jeu lors de réactions MASHS à partir d’expériences résolues en temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation mécanique et mécanosynthèse : Développement d'un broyeur planétaire à paramètres découplées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bumcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions de broyage sur la nanostructure et le module de compression de poudres de fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Itié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New improvements of TRXRD experiments at LURE on H10 beamline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Girodon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Mazue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth int. conf on SHS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Haifa (Israël), Israel. pp.32-33, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity study of dense nanostructured MoSi2 elaborated by MAFAPAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIth int. conf on SHS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Haifa (Israël), Israel. pp.39, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration et caractérisation de poudres de zircone yttriée pour la projection thermique par mécanosynthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le procédé MAFAPAS (Mechanically Activated Field Activated Pressure - Assisted Synthesis) une solution alternative pour élaborer des massifs nanostructurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intéret de l'activation mécanique dans la production de poudres nanostructurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar defects effect on XRD line profiles of Cu-nanostructured powders prepared by ball-milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Boytsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ustinov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Tours, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Microstructure on the High Temperature Oxidation Properties of the Intermetallic Compound NbAl3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Larpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vilasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, LES EMBIEZ, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 369-372, pp.793-800, 2001, </w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.369-372.793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ time-resolved X-ray diffraction experiments applied to self-sustained reactions from mechanically activated mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on X-Rays and Matter (RX 99)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, STRASBOURG, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10 (PR10), pp.Pr10-89-Pr10-99, 2000, </w:t></w:r><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20001011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline FeAl Synthesis by MASHS with in situ and Post Mortem Characterizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federic Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 International Symposium on Metastable, Mechanical Alloyed and Nanocrystalline Materials, ISMANAM-98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, - Wollongong, Sydney, Australia, Australia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 312-314, pp.287-292, 1999, </w:t></w:r><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.312-314.287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical activation conditions of the Fe2O3 and V2O3 mixture powders in order to obtain a nanometric vanadium spinel ferite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comminution'98 : 9th European Symposium on Comminution and Classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, ALBI, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 105, pp.155-161, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Activated Self-Propagating High Temperature Synthesis (MASHS) Applied to the MoSi2 and FeSi2 Phase Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federic Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998 International Symposium on Metastable, Mechanical Alloyed and Nanocrystalline Materials, ISMANAM-98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Wollongong, Sydney, Australia, Australia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2-6, pp.281-286, 1999, </w:t></w:r><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JMNM.2-6.281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Activated SHS Reaction in the Fe-Al System: In Situ Time Resolved Diffraction Using Synchrotron Radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federic Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Niepce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, BARCELONA, SPAIN, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 269-272, pp.379-384, 1998, </w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.269-272.379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of Nanocrystalline Copper by Hot and Cold Compaction: Characterization of Mechanical and Electrochemical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elkedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.S. Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, BARCELONA, SPAIN, Spain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 269-272, pp.843-848, 1998, </w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.269-272.843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements récents de l'étude en temps réel par diffraction des rayons X couplée à une thermographie infrarouge : application au suivi de la réaction MASHS dans les systèmes FeAl, et MoSi2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-Rays and Matter (RX 97)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, STRASBOURG, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 08 (PR5), pp.Pr5-497-Pr5-504, 1998, </w:t></w:r><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1998563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of High Energy Ball Milling on Ceramic Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, ROME, ITALY, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 235-238, pp.103-108, 1996, </w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.235-238.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shock Transfer in Ball-Milling: Nanocomposite Mechanical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Québec, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 225-227, pp.249-254, 1996, </w:t></w:r><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.225-227.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical Investigation of Nanocrystalline Ni Obtained by Different Preparation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zeiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Birth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Pischang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, ROME, ITALY, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 235-238, pp.961-966, 1996, </w:t></w:r><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.235-238.961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline and Amorphous Mechanically Alloyed Ni - Al - M (M=Fe, Zr) Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Québec, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 225-227, pp.429-434, 1996, </w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.225-227.429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of mechanically alloyed nanocrystalline materials by microacoustic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dubief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hunsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Inspection and Micromeasurements - OES/SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Besancon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings Volume 2782, Optical Inspection and Micromeasurements; (1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2782, pp.836-842, 1996, </w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.250733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of an Al Composite Reinforced with Nanometric SiC Particles, Produced by Mechanical Alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grosbras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Demenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bresson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Quebec, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 225-227, pp.763-768, 1996, </w:t></w:r><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.225-227.763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the corrosion mechanism study of the nickel coating obtained by ball milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR '96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Nice, France. pp.267 - 275, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the Mechanical Shock Transfer in a Modified Horizontal Rod Mill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Quebec, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 225-227, pp.255-262, 1996, </w:t></w:r><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.225-227.255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces and Defects in Nanocrystalline Oxides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-96)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, ROME, ITALY, Italy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 235-238, pp.601-606, 1996, </w:t></w:r><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.235-238.601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrosion Behaviour of Nickel Coating Obtained by Ball Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tachikart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Quebec, Canada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 225-227, pp.825-830, 1996, </w:t></w:r><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.225-227.825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification Induced by Milling on Liquid Phase Sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-94)/European Meeting on Disordering and Amorphization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179-181, pp.391-396, 1995, </w:t></w:r><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.179-181.391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of Mechanical Alloying in Planetary Ball Mill and the Horizontal Rod Mill: Kinematic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-94)/European Meeting on Disordering and Amorphization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179-181, pp.339-344, 1995, </w:t></w:r><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.179-181.339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanosynthèse : Approche de type nanocomposite du transfert mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès Prancais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Strasbourg, France. 1, pp.161-164, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructural materials formation by mechanical alloying : morphological analysis based on transmission and scanning electon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tachikart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Metallographic Conference MC95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Colmar, France. pp.151-160, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically Activated Self - Propagating High Temperature Synthesis in the Fe - Al System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zeghmati,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Canadian congress of applied mechanics, CANCAM 95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Victoria (Canada), Canada. 2, Fleming Express Press Ltd., Victoria, BC (Canada), pp.952 - 953, 1995, 0-0920049-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanophase Formation Activated by Mechanical Alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-94)/European Meeting on Disordering and Amorphization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179-181, pp.159-164, 1995, </w:t></w:r><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.179-181.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mössbauer Effect Study of Disordering Induced by Mechanical Alloying in the Fe-Si System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Djega-Mariadassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-94)/European Meeting on Disordering and Amorphization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179-181, pp.109-114, 1995, </w:t></w:r><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.179-181.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk Synthesis of Nanometer-Sized Materials by Combination of Mechanical Alloying and Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rahouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. El Kedim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Metastable, Mechanically Alloyed and Nanocrystalline Materials (ISMANAM-94)/European Meeting on Disordering and Amorphization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Grenoble, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 179-181, pp.351-356, 1995, </w:t></w:r><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.179-181.351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solid state reactions and phase transitions induced on oxides by mechanical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth European Conference on Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Le Corum-Montpellier, France. 1, pp.161, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metallographic and analytic characterizations of solidification structures in scorias obtained by direct reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Fluzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Metallographic Conference MC95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Colmar, France. pp.297 - 302, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature synthesis of high temperature silicides by mechanically activated annealing processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Malhouroux - Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Metallurgy World Congress and Exhibition (1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France. pp.1309 - 1312, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanically activated sintering of a W - Ni - Fe - Co powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Nardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Metallurgy World Congress and Exhibition (1996)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France. pp.1305 - 1308, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A kinematic approach of the mechanical alloying physics (Planetary and horizontal ball - milling)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Abdellaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Metallurgy World Congress and Exhibition (1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France. pp.1333 - 1336, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline phase formation induced by mechanical alloying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Metallurgy World Congress and Exhibition (1994)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Paris, France. pp.1811-1814, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles of metastable oxide phases prepared by ball - mlling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, PARIS, FRANCE, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (A), pp.409-410, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEM thin foils mechanically alloyed nanoparticulate thin foils preparated by ultramicrotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, PARIS, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electron Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.1025-1026, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural investigation on the mechanically alloyed ternary system Al/Si/C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Malchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Structural Applications of Mechanical Alloying</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Vancouver, Canada. ASM International, pp.297-305, 1993, 0871704927, 9780871704924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline oxide powders prepared by ball - milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Ceramic Society Conference (THIRD ECerS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Madrid (ES), Spain. pp.255 - 260, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile 3D bioprinted pancreas tumor model for new anticancer drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESB 2022 - 32nd Annual Conference of the European Society of Biomaterials Session B-03 Bioprinting and bioinks (Poster P19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de modèle de tumeur ovarienne par bio-impression 3D pour le développement de nouveaux médicaments anticancéreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale C2MP- Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D bioprinting to build heterotypic tumor models recaputilating the tumor microenvironment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bolotine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroOcs Conference 2022, Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D bioprinting to build versatile ovarian tumor models for new anticancer drug development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Godier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Baka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhik Mallick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Gribova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauréline Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroPhysio 2022 - Microphysiological Systems : from organoids to organs-on-chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Cargèse, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of smart core/shell NPs as a drug platform for their further use in cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Louaguef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Medjahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Diliberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Seemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th. Gries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Ecole Doctorale C2MP- Université de Lorraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note intermédiaire relative aux indicateurs pour le PNSE 4 - Document de travail, 18 décembre 2020 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francelyne Marano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Andrieu-Semmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03679751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on on Methyl salicylate (methyl 2-hydroxybenzoate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : Compléments sur les stratégies de prévention de la diffusion du SARS-CoV-2 en EAJE et milieu scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berger-Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Brignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS relatif aux conditions sanitaires pour les regroupements familiaux et/ou amicaux à l’occasion des fêtes de fin d’année dans le contexte de la crise sanitaire du Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Vernazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Billette De Villemeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON hair dye 1 Indigofera tinctoria (C170)- CAS 84775-63-3 - Submission III - SCCS/1615/20 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON hair dye 1 Indigofera tinctoria (C170) CAS 84775-63-3 - Submission III - SCCS/1615/20 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif au protocole sanitaire renforcé proposé pour les restaurants dans le contexte de la pandémie de Covid-19 (HCSP, Avis et Rapports)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cazorla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chidiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Debost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gehanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Zinc Pyrithione (ZPT) (CAS No 13463-41-7) - Submission III - SCCS/1614/19 Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON the safety of Aluminium in cosmetic products - Submission II - SCCS/1613/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Dihydroxyacetone – DHA (1,3-Dihydroxy-2-propanone) CAS No. 96-26-4 - SCCS/1612/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Tetrabromophenol Blue, 4,4’-(4,5,6,7-tetrabromo-1,1-dioxido-3H-2,1-benzoxathiol-3-yliden)bis-2,6-dibromophenol (C183) - Submission IV&amp;quot; - SCCS/1610/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Methoxypropylamino Cyclohexenylidene Ethoxyethylcyanoacetate (S87) - Submission II&amp;quot; - SCCS/1605/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Hydroxypropyl p-phenylenediamine and its dihydrochloride salt (A165)&amp;quot; - SCCS/1608/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Guidance on the Safety Assessment of Nanomaterials in Cosmetics - SCCS/1611/1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Dihydroxyacetone – DHA (1,3-Dihydroxy-2-propanone) CAS No. 96-26-4&amp;quot;SCCS/1612/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Tetrabromophenol Blue, 4,4’-(4,5,6,7-tetrabromo-1,1-dioxido-3H-2,1-benzoxathiol-3-yliden)bis-2,6-dibromophenol (C183) - Submission IV&amp;quot; SCCS/1610/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON hair dye Methylimidazoliumpropyl p-phenylenediamine HCl (A166) (CAS 220158-86-1) - Submission I SCCS/1609/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Addendum to the scientific Opinion SCCS/1491/12 on the hair dye substance 2-methoxy-methyl-p-phenylenediamine and its sulfate salt - COLIPA n° A160 - Submission II – use on eyelashes - SCCS/1603/18 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02067871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON fragrance ingredient Acetylated Vetiver Oil - AVO (Vetiveria zizanioides root extract acetylated) - Submission III&amp;quot;SCCS/1599/18 – Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Opinion on Solubility of Synthetic Amorphous Silica (SAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solubility of Synthetic Amorphous Silica (SAS)&amp;quot; - SCCS/1606/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON solubility of Synthetic Amorphous Silica (SAS)&amp;quot; - SCCS/1606/19 - Final Opinion - Corrigendum of 6 December 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON fragrance ingredient Acetylated Vetiver Oil - AVO (Vetiveria zizanioides root extract acetylated) - Submission III&amp;quot; SCCS/1599/18 – Final Opinion – Corrigendum of 20 & 21 June 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion on hair dye 1,2,4-trihydroxybenzene (1,2,4-THB) - A33 (CAS 533-73-3) - Submission VI&amp;quot; - SCCS/1598/18 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Zinc Pyrithione (ZPT) (CAS No 13463-41-7) - Submission III&amp;quot; - SCCS/1614/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02414742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Ethylzingerone - ‘Hydroxyethoxyphenyl Butanone’ (HEPB) - Cosmetics Europe No P98 – CAS No 569646-79-3 - Submission II (eye irritation)&amp;quot; SCCS/1604/18 – Final Opinon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Hydroxypropyl p-phenylenediamine and its dihydrochloride salt (A165)&amp;quot; SCCS/1608/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://ec.europa.eu/health/sites/health/files/scientific_committees/consumer_safety/docs/sccs_o_230.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON the safety of Aluminium in cosmetic products - Submission II&amp;quot; - SCCS/1613/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Methoxypropylamino Cyclohexenylidene Ethoxyethylcyanoacetate (S87) - Submission II&amp;quot; SCCS/1605/19 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON hair dye Methylimidazoliumpropyl p-phenylenediamine HCl (A166) (CAS 220158-86-1) - Submission I - SCCS/1609/19 - Final Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, https://ec.europa.eu/health/sites/health/files/scientific_committees/consumer_safety/docs/sccs_o_231.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Methoxypropylamino Cyclohexenylidene Ethoxyethylcyanoacetate (S87)&amp;quot; - Submission I - SCCS/1587/17 - Final version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, </w:t></w:r><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2875/484248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION on the safety of cosmetic ingredients Phenylene Bis-Diphenyltriazine (CAS No 55514-22-2)- S86 - Submission II&amp;quot;- SCCS/1594/18 Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Committee on Consumer Safety (SCCS) Opinion on Styrene/Acrylates copolymer (nano) and Sodium styrene/Acrylates copolymer (nano) - SCCS/1595/2018 - Preliminary Opinion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Colloidal Silver (nano)” - SCCS/1596/18 Preliminary version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.J. Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dusinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Final version of the Opinion on hair dye Tetrabromophenol Blue, 4,4’-(4,5,6,7-tetrabromo-1,1-dioxido-3H-2,1- benzoxathiol-3-yliden)bis-2,6-dibromophenol (C183)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.41 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Dimethylpiperazinium Aminopyrazolopyridine HCl (A164)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim  Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.33 Pages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS Final Opinion on Polyaminopropyl Biguanide (PHMB) - Submission III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Methoxypropylamino Cyclohexenylidene Ethoxyethylcyanoacetate (S87) - Submission I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Checklists for Applicants submitting dossiers on Cosmetic Ingredients to be evaluated by the SCCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS ADDENDUM TO THE OPINION ON Climbazole (P64) ref. SCCS/1506/13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON water-soluble zinc salts used in oral hygiene products – Submission I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Titanium Dioxide (nano form) as UV-Filter in spray - Preliminary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSC Final Opinion on Ethylzingerone - ‘Hydroxyethoxyphenyl Butanone’ (HEPB) - Cosmetics Europe No P98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Basic Blue 99 (C059)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Dimethylpiperazinium Aminopyrazolopyridine HCl (A164) - SCCS/1584/17 – Final Version</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim  Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Basic Blue 99 (C059)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MEMORANDUM ON THE USE OF IN SILICO METHODS FOR ASSESSMENT OF CHEMICAL HAZARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Ethylzingerone – ‘Hydroxyethoxyphenyl Butanone’ (HEPB) (Cosmetics Europe No P98)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPINION ON Titanium Dioxide (nano form) coated with Cetyl Phosphate, Manganese Dioxide or Triethoxycaprylylsilane as UV-filter in dermally applied cosmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Polyaminopropyl Biguanide (PHMB)- Submission III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Committee on Consumer Safety SCCS OPINION ON preservative EcoG+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Committee on Consumer Safety SCCS OPINION ON Vitamin A (Retinol, Retinyl Acetate, Retinyl Palmitate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON HC Orange No. 6 (B125)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON decamethylcyclopentasiloxane (cyclopentasiloxane, D5) in cosmetic products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON Phenoxyethanol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCCS OPINION ON N,N'-Bis-(2-hydroxyethyl)-2-nitro-p-phenylenediamine (B34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Bernauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Celleno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qasim Mohammad Chaudhry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter-Jan Coenraads</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et financement de la recherche et de la filière &amp;quot;Nanotubes de carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la direction de Stéphanie Lacour, Somia Desmoulin et Nathanie Hervé-Fournereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux ; le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Larcier, pp.67-70, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NanoMatériaux : Différentes voies de synthèse, propriétés, applications et marchés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers : Droit, Sciences et Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2008, 978-2-271-06503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Caër</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bréchignac C.; Houdy P.; Lahmani M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials and Nanochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.455-469, 2008, 978-3-540-72992-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Processing for Nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Le Caër</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. S. Nalwa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Scientific Publishers, pp.91 - 129, 2004, Vol. 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRXRD facilities at LURE : a specific tool for understanding SHS mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gailhanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception of Self Propagating High Temperature synthesis Development as a field of scientific and technical Progress - Ed. A.G. Merzhanov</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-29, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHS from mechanically activated powders mixture for producing nanostructured materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception of Self Propagating High Temperature synthesis Development as a field of scientific and technical Progress - Ed. A.G. Merzhanov (2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.189-199, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step synthesis and consolidation of nanophase materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.A. Munir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Charlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 6,200,515. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions de phases sous sollicitations mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paris 6 (UPMC), 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05386690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1904"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCF69B6C"/>
+    <w:nsid w:val="2E84D9FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-gaffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6451-3011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096415258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3695-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U U. Bernauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chaudhry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Coenraads" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezendam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504357v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bernauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502893v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054777v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128498v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/5010417" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/1117743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017698v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883766v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/5953657" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/1071357" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128773v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/3909058" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136639v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/4512019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125064v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/2085096" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128484v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/1937520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128466v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusinska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/9829351" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101693v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fouillet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaffet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125081v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/5822938" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/8141845" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369977v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107847v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debeuret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136654v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054781v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/7779748" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373928v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernauer U." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633690v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533782v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664502v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/d84ae2c0-4e19-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337151242" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/143059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770625v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678207v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04855303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Debost" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779180v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531936v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664516v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/1a20427a-4e1b-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337153263" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/459219" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664458v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/d29f82d8-4e1a-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337155742" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/160899" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532047v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756600v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/0393df6a-4e1f-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337150057" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/19428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589987v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756563v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panteri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/61a56eec-4e1b-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337155393" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/09644" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666799v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664081v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664464v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/8567073d-4e1b-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337156138" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/611811" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664471v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/98421e28-4e1e-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337152462" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/25966" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664491v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/90cbf7dc-4e19-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337155129" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/938392" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/7a1836b1-4e1d-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337152051" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/45340" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664510v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/7fc4a809-4e1c-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337151657" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/404299" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664438v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/5c07a397-4e1c-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337154376" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/60845" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500190v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493232v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664481v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/c749d47b-4e1c-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337156409" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/5491" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/3de5d26b-4e1b-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337153926" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/86920" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493238v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531924v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501615v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/38524045-4e1c-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337152829" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/102239" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664449v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/aecf1d77-4e1a-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337154771" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/34727" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830244v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934773v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277008v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270321v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150957v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969479v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362424v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodin L." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhry Q." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraads P.J." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusinska M." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058705v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124310v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098603v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273018v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081186v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123234v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346470v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273284v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273023v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126094v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273028v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123216v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620503v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Coenraad" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700489v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marano" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bley" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brignon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brimo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/59197" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759609v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/47640" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620502v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840287v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900037v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chidiac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gehanno" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernazza" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aho-Glele" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635822v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526001v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885747v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaffet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revest" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682377v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553003v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552987v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759596v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/687203" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835267v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315819v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315812v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198189v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bernauer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Chaudhry" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter J. Coenraads" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dusinska" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451345v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/613025" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451366v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/672136" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315820v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200541v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mansour" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315818v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451329v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247301v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315821v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bayeux-Dunglas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Bary" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451354v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314535v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451318v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451310v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/366646" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464666v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villeeur" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho-Glele" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115489v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/370790" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913835v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996952v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115504v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/763162" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115501v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/78880" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085844v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035523v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115473v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115468v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982209v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979182v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/40446" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115500v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/785393" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981508v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115506v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/96061" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115512v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Celleno" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/482938" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/697448" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996911v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115495v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054791v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chaudry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/8aef4b4f-38cd-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830414" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/989719" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054793v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/acb1d4ba-38cc-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830349" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/753010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054790v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/72b3a3b3-38cc-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830438" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/081047" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusinka" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/417842" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129567v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054789v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/1d5f1653-38ce-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830448" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/77673" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054805v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/731bb456-38cc-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830301" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/34622" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054792v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/b635a200-38cd-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830349" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/645612" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054798v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/b9e91eef-38cb-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830334" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/039739" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054796v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/178b58bc-38cd-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830349" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/59041" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054802v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/7306ccc4-38cc-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830301" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/790731" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054800v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/654c48ce-38cd-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830320" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/586035" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915771v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756933v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Celleno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Jan Coenraads" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756902v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernauer Ulrike" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodin Laurent" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celleno Leonardo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhry Mohammad Qasim" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraads Pieter-Jan" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827697v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusinka," TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858550v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827707v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756923v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Chaudhry Mohammad" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter-Jan Coenraads" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756919v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964455v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756905v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964453v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756910v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756924v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485325v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756928v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057329v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/037529" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756882v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756890v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756896v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756887v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756893v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580872v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inrs.fr/dms/inrs/CataloguePapier/ED/TI-VEP-2BIS/vep2bis.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447922v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Rogiers" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benfenati" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patience Browne" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-04275-x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481888v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Castle" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Andreassen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Aquilina" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lourdes Bastos" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Boon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2026.9855" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144858v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9480" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043889v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9316" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139048v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara van Haecke" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.namjnl.2025.100034" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145709v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Ezendam" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.namjnl.2025.100035" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692703v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases12090206" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741199v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Younes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Degen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Engel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8880" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010831v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado L. Galli" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Panteri" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2023.105365" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027905v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2023.105364" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352234v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids8010001" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04059186v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202364" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172435v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl&#8208;heinz Engel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.8106" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172799v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200434" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813126v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stiefel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ac8259" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908985v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraads Pieter Jan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2022.105312" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289465v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.105005" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387671v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.105052" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352200v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.105046" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294730v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nureddin Ashammakhi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QM00353D" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046220v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Chami" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lassus" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.08.002" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497939v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02963" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495129v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carmichael" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2020.152421" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485307v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104611" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113516v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2020.09.005" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991893v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003841" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991919v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Coenraads" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2019.05.018" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991907v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5760" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675476v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Kulmukhamedova" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b10444" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991900v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2019.05.001" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991925v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2019.05.014" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947582v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2018.09.006" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817145v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamie" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00253" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493595v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.11.016" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375214v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faudot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazerolles" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199390020219" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RBXD5TF0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431184v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Queudet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonnier S." TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barraud E." TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanbaja Jaafar" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain N." TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.109" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MXCPKBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500113v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.11.017" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523829v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Meftah" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02437a" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461773v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schjen" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5d81" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580876v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.01.009" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250SD41C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650405v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.019" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493941v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lilienblum" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.11.006" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431188v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.11.007" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283894v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0771" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283878v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balaz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Achimovicova" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Balaz" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Billik" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Cherkezova-Zheleva" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs35468g" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283883v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/150297" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375365v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiron" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656428v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596320v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain-Bonasso" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000339" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBK06NQX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375392v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.06.002" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BR97GQP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397398v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059590v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain-Bonasso" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Dong" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.110" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC7JD5K0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00429145v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Jelezko" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Wrachtrup" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/23/235602" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375345v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Neves" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Braz Fernandes" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martins" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Correia" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/11/115003" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BZNQ7CQX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375337v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George-Guiton" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desmoulin" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re.055.0055" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375312v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabouro" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Grin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.10.141" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J06DSD5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432248v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Bernard" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Cabouro" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2007.10.141" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375332v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432254v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Paris" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pighini" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhair Munir" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386208030047" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375272v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neves" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martins" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Correia" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveira" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375277v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pighini" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Munir" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375320v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Correia" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.03.091" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WGS2JDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368162v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cunha" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927608089241" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416167v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386207040115" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599067v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reinfried" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grin" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008011" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432260v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boytsov" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Ustinov" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2006.05.101" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375292v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Rogachev" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368142v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2007.06.011" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7GQ395J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374416v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ni&#232;pce" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bonnet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375302v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432256v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gras" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zink" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.11.120" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW910LG6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432249v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vrel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.05.010" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFK29ZH6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432259v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rogachev" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386207020045" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169862v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374405v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Grosdidier" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launois" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111901v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432262v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432261v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109999v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.10.058" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGL35X98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109991v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.11.033" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG648V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110003v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.001" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G75GV1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084720v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016649v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438166v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Ustinov" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boytsov" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110007v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.09.064" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH5QKHZG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110009v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.02.049" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6QBVNZQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110010v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;vr&#269;ek" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rehspringer" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Muller" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.012" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTL5NC89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397475v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ustinov" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224728v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Hamzaoui" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397480v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gras" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340315v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305081109" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222041v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.03.072" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47CXBLX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374394v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ustinov A." TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111878v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366748v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michel" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Faudot" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mazerolles" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.1993.tb04031.x" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8CWVLB5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110018v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kedim" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phigini" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.10.271" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQCPF5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097860v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vives" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163931v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinassou" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS0403155B" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110015v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.05.008" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XGRKVNT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224933v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374374v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224857v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110020v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A Munir" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.019" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3RV461C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110023v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(03)00572-0" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TW08CPG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110031v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosmain" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2003.0327" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TZ3FR7G2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374309v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Larpin" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224975v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elkedim" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fenimeche" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craven" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375265v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignini" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.El Kedim" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118177v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elkedim" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fenineche" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(03)00460-X" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ7W4TGC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118179v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gailhanou" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(02)00010-9" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C76VFBZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118180v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernsten" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00136-4" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XZK1KG3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118183v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2002.0076" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L9D7S3SD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118178v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(02)90014-0" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118185v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couqueberg" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1435848" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374341v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374332v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gachon" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118186v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00040-1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKD52K9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122913v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131152v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2001.tb00767.x" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFC4QP67-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374346v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118187v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gras" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)01221-4" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XP9FW8D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374276v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souha" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zenkouar" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillot" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374259v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Larpin" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367550v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gramond" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gachon" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049599013540" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131154v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niepce" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004806918391" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH8FPF7B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131156v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souha" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00365-8" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC0NFWQW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374269v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131155v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)00749-8" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JX6R13M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131158v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Fenineche" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.7.41" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131159v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josse" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Larpin" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(99)00488-8" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3RP0M8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131161v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01141-1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1DGJ86J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372528v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Meunier" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.2-6.587" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131166v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Niepce" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01017-X" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHLLXRB2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366907v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Niepce" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804645j" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5FDQZNKN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131165v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Gras" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Niepce" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00084-1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NFNZ716-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131168v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131163v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01108-3" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367470v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Randrianantoandro" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mira" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Greneche" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00209-4" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MH7WXJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241949v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nivoix" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gillot" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00131-X" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ527L0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366897v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(99)80078-4" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRXNVJP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375252v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241961v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375239v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375242v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choulier" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366889v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdellaoui" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djega-Mariadassou" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(97)00102-3" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49M3G5LN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366872v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachikart" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(96)00047-2" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPJ2W2LV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366878v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hays" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchand" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saindrenan" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0965-9773(96)00012-8" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6K0TT37-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366863v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6454(95)00177-8" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2V1VHWR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366835v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans1989.36.198" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366825v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(95)92625-7" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD13W1QL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01880512v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chausse" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nardou" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaffet Eric" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366847v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0965-9773(95)00146-8" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85GPZH14-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375234v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366853v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0965-9773(95)00251-9" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GCW64M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366821v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barradi" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.334255" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366808v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(94)90760-9" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCLJ6LS5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252531v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994334" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90FBD80B493D551F16C22190D7E32C1EBD89649A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366817v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malch&#232;re" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199491050757" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T25MNMDL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252536v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994339" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28FC6E940DDE80A1837EACAFC7ED867A0B58CFCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252537v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994340" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/622FA82D8FD494CE024C40B12B846ADB2D8C3B68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366803v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(94)91124-X" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJBV53CQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366739v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhouroux" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90020-N" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL8X2RG-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366798v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(93)90159-K" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QVWB7VQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385144v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384665v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godier" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384671v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384956v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alem" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louaguef" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190078v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pedroni" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392252v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alem-Marchand" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384703v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385151v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahidi" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seemann" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683897v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quil&#232;s" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385154v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385171v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem-Marchand" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386387v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398218v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louagef" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392241v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ferjaoui" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384729v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392248v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezdetnaya" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mertz" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begin" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389272v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meftah" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388563v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yunda" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francuis" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392254v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388566v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398281v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Al Dine" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roques-Carmes" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389273v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388567v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386389v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384742v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384749v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384739v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Queudet" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moitrier" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demarty" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388569v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dine E. J. Al" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferjaoui Z." TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider R." TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal S." TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roques-Carmes Th." TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388572v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schejn" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamieh" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384768v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384765v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389275v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roques Carmes" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384758v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyon" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389274v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398184v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398168v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jamal Al Dine" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roques-Carmes" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassir" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385008v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obeid" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384837v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384795v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303803v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384788v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385016v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384780v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384775v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384825v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388573v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386392v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Al Dine" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384999v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384851v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384858v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilibert" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Toniolo" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gaumet" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386405v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosdidier" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385047v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384865v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384871v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386401v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386396v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondet" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385030v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398158v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389276v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389279v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388576v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389277v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398323v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388575v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384898v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schneider" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Toniolo" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389278v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388577v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388579v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389282v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389280v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384881v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384906v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392261v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392257v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404781v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388581v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404776v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388585v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398148v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384876v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389281v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392263v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404787v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392277v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383791v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402919v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392273v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.N. Li" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dong" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402915v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384920v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402922v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384911v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388587v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392268v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soban" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398337v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389290v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386414v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389291v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389288v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389289v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385056v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Boudou" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Curmi" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeroy" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latroche" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389287v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388595v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388592v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388601v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388589v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388588v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389292v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388599v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384931v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388609v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398347v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388604v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389293v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398415v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Braz Fernandes" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384926v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398471v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389294v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389286v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389285v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389283v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398448v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jiang" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386418v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386419v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389284v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388615v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384940v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402897v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388610v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385061v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384946v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389298v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404814v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389297v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389296v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385074v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385066v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389302v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386422v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389303v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito Correia" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386425v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389304v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389300v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394331v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witschger" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wrobel" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394318v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zink" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395625v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394336v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Correia" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389308v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389306v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394321v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394340v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394408v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kochetov" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Kurbatkina" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389307v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389305v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394404v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391041v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389311v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394313v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394328v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Bonne" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389312v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389309v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394306v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394422v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ji" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386427v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389310v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389301v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386430v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389315v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389325v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389321v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minier" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392294v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhair A. Munir" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386433v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397746v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394371v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hahn" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389319v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129268v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404837v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392306v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amato" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cao" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debenedetti" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guilemany" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392288v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389317v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389313v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389329v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391026v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386436v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389331v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sieger" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389323v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris S." TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard F." TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389314v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389327v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404851v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394351v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389332v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385080v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386439v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385092v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394348v1" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394344v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bernard" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392298v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394434v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386458v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394385v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394431v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kochetov" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kurbatkina" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386459v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386451v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394423v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389334v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386456v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386448v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394417v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394411v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cedat" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400472v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391019v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390974v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394427v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391008v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389336v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394415v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386443v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386445v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389356v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390982v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390952v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394444v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ustinov" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386463v1" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394450v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395236v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389354v1" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Systchev" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390961v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ustinov" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Botsov" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397537v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houngninou" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394436v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Munir" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386468v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390967v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390989v1" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gren&#232;che" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394440v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390997v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389355v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourhila" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386461v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395612v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395253v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395242v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389357v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395281v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389359v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395267v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390646v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389361v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Larpin" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395258v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389358v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395603v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier S." TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larpin Jp." TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Z.A." TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389360v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395228v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389362v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397552v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395677v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Iti&#233;" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395648v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bumcke" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389363v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boysov" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390658v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386477v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395666v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Budarina" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390652v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395690v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390577v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389364v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390583v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390611v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390600v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390590v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386481v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389365v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386492v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Fennineche" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386488v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390622v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390619v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389366v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397681v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Niepce" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397575v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386499v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397694v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397655v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397697v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386498v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386539v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397665v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386496v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386502v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390033v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397687v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397587v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386494v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386542v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390053v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389373v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nivoix" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386557v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386545v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390555v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Randrianantoandro" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mira" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Greneche" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387645v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390027v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390037v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390023v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390019v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389371v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Iti&#233;" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387655v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gras" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390014v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389376v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387653v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lesage" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390048v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386552v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387663v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389369v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395710v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathae" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389379v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cao" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387667v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grammond" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390042v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390063v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390058v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387685v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387697v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387672v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389380v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389377v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389378v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Cao" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386572v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386619v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zeiger" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Birth" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pischang" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390085v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grosbras" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390068v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386594v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubief" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hunsinger" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386622v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386565v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390093v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duverger" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390079v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhouroux - Gaffet" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386584v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386580v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390089v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nardou" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chausse" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386627v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390108v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386590v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386578v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390103v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390096v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386642v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386631v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390115v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390152v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djega - Mariadassou" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386653v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386664v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rahouadj" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386657v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390161v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390132v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390120v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386634v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386660v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeghmati" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386649v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Demenet" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bresson" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386943v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386993v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386975v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390181v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386990v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386965v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386695v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386985v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390165v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386949v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386998v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dj&#233;ga-Mariadassou" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390209v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390212v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390185v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390206v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243876v1" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672529v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669154v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598817v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532062v2" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215942v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967179v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190907v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190919v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100663v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045927v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190923v1" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190898v1" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234782v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Glele" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chadapaud" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091761v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046917v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190913v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190915v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046927v1" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141735v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759627v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700486v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761839v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759677v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552995v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759652v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700477v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759637v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612741v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759675v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759688v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357529v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199396v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445503v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436433v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501154v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175535v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223141v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141241v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282835v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter J. Coenraad" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198186v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199409v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199405v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272427v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240078v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289850v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roubaty" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476778v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200533v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418344v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315822v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297220v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272423v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759690v1" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216661v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207658v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Nicand" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223147v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342492v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163025v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199391v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314533v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315814v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315813v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759691v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342496v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357527v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113277v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948883v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007777v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897409v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958564v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942559v1" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993219v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913359v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993276v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905058v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922126v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083465v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975816v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889787v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918743v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027143v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942562v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915719v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954367v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106371v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822476v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815667v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lepoutre" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheveign&#233; (de)" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525193v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Samson" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275791v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devel" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04832138v1" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie &#201;vrard" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813610v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Agnani" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569321v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaubestre" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372638v1" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199390091100" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V95CJZ88-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372644v1" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199390091202" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5M1TRXW0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374479v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374473v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375166v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain - Bonnasso" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372368v1" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Grin" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.054" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZFVGZ1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374859v1" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383797v1" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372981v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Neves" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Manuel Braz Fernandes" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Martins" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Brito Correia" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Oliveira" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.636-637.928" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383804v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372966v1" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374505v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Braz Fernandes" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383813v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373000v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470599730.fmatter" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372382v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braz Fernandes" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Correia" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200905023" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375162v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372718v1" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.587-588.625" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374879v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373050v1" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Correia" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373075v1" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2004042" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1FZQWGFD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816286v1" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carry" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374435v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372412v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.08.117" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6CMJ7HX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372393v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reza Yavari" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leca&#235;r" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hajlaoui" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Stoica" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.08.222" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8BXNTZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383846v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Oliveira" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383839v1" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383816v1" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383832v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383843v1" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372440v1" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hahn" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.1224" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383850v1" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383820v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373036v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.979" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383829v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372423v1" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.303" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383823v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amato I." TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao G." TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debenedetti B." TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilemany J.M." TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374900v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383894v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373067v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374923v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roblot" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosseau" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guilhot" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Classen" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haehnel" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383900v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383902v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373090v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000039198.07323.e7" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-05KZ7318-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372485v1" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527602461.ch10a" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372452v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.439" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374306v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383906v1" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;hler" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374319v1" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374296v1" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wyrostkiewicz" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372709v1" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.15-16.259" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383677v1" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372493v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020253" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GKC72S4Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383882v1" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383858v1" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383877v1" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383692v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383884v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383683v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Mazue" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383688v1" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valot" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383873v1" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383867v1" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383863v1" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383890v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372508v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.793" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372520v1" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20001011" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FVCSTZW2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372691v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federic Charlot" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.312-314.287" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374237v1" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372684v1" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.2-6.281" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372541v1" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.269-272.843" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372549v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.269-272.379" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372535v1" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gras" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998563" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KC7CFC5V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372566v1" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.235-238.103" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369249v1" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.225-227.249" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372558v1" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.235-238.961" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369253v1" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.225-227.429" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374935v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369310v1" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunsinger" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.250733" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369291v1" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malchere" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Demenet" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.225-227.763" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369283v1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.225-227.255" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372580v1" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.235-238.601" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369294v1" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.225-227.825" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369238v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.179-181.391" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369229v1" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.179-181.339" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369242v1" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.179-181.159" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369273v1" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeghmati," TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duverger" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374978v1" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374965v1" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369221v1" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.179-181.109" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369214v1" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.179-181.351" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374950v1" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374970v1" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Fluzin" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383663v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383644v1" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374618v1" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383669v1" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383652v1" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374608v1" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369155v1" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369054v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199390091199" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7722T03R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375032v1" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754018v1" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Gaffet" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753989v1" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bolotine" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753996v1" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652110v1" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lamy" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753993v1" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Seemann" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Gries" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418343v1" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679751v1" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315816v1" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088068v1" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533459v1" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436637v1" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968701v1" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507427v1" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530526v1" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505060v1" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355660v1" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414836v1" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414729v1" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172675v1" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400501v1" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165844v1" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345319v1" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355665v1" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283891v1" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267935v1" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067871v1" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062281v1" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068841v1" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165063v1" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414742v1" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060564v1" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165788v1" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400492v1" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061942v1" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358585v1" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756930v1" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/484248" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724395v1" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719186v1" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742082v1" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493414v1" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim  Mohammad Chaudhry" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506657v1" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493399v1" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517682v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493459v1" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506651v1" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650396v1" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493462v1" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Mohammad Chaudhry" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493468v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493472v1" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540683v1" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540637v1" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493485v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493497v1" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493554v1" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493552v1" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493491v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493488v1" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493478v1" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493559v1" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493555v1" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493557v1" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770074v1" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400451v1" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717604v1" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110025v1" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397459v1" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397463v1" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397516v1" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05386690v1" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-gaffet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6451-3011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096415258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-3695-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594454v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bernauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chaudhry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Coenraads" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ezendam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601592v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503006v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593304v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502914v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U U. Bernauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504357v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596638v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502893v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054782v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902534v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/5010417" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883766v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/5953657" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125038v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/1071357" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128773v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/3909058" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137983v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136645v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136639v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125096v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/4512019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/2085096" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/1937520" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusinska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/9829351" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101693v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/1117743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/8141845" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/5822938" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369977v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Alexandre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chidiac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Debeuret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ferrari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fouillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaffet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322066v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369972v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320810v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365677v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/7779748" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernauer U." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953325v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101638v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585444v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633690v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/d84ae2c0-4e19-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337151242" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/143059" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678207v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04855303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Debost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770625v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662729v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532047v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756600v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/0393df6a-4e1f-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337150057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/19428" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589987v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panteri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664454v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/61a56eec-4e1b-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337155393" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/09644" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666799v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/1a20427a-4e1b-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337153263" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/459219" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664458v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/d29f82d8-4e1a-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337155742" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/160899" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666793v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/98421e28-4e1e-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337152462" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/25966" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664464v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/8567073d-4e1b-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337156138" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/611811" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618441v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756548v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493232v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756584v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857974v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664438v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/5c07a397-4e1c-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337154376" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/60845" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664510v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/7fc4a809-4e1c-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337151657" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/404299" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664491v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/90cbf7dc-4e19-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337155129" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/938392" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664487v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/7a1836b1-4e1d-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337152051" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/45340" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857973v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664481v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/c749d47b-4e1c-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337156409" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/5491" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/3de5d26b-4e1b-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337153926" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/86920" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531924v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664449v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/aecf1d77-4e1a-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337154771" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/34727" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://op.europa.eu/en/publication-detail/-/publication/38524045-4e1c-11ef-acbc-01aa75ed71a1/language-en/format-PDF/source-337152829" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/102239" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270321v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277008v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058705v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124310v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969479v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362424v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346489v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodin L." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhry Q." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraads P.J." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusinska M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098603v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081186v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273018v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346470v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123234v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273023v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126094v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273028v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323717v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620503v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Coenraad" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605464v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francelyne Marano" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Brignon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/59197" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759609v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/47640" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700489v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brignon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brimo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840287v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620502v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784690v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635819v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Chidiac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Gehanno" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pozzetto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vernazza" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aho-Glele" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635822v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pozzetto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vernazza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho-Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526001v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885747v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Gaffet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revest" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553003v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552987v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835267v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759596v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/687203" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315819v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Gl&#233;l&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berger-Carbonne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villemeur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camus" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198189v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Bernauer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Chaudhry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter J. Coenraads" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dusinska" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451345v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/613025" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451366v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/672136" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315820v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200541v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315812v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aujard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112622v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Mansour" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451329v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315818v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451354v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315821v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Bayeux-Dunglas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Bary" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247301v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451318v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451310v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/366646" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314535v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cazorla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464666v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette De Villeeur" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho-Glele" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913835v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996952v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115489v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/370790" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085846v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115504v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/763162" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115501v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/78880" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115468v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982209v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085844v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035523v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Squinazi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Matheron" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115483v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115500v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/785393" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115515v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/40446" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115492v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979182v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115506v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/96061" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115512v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Celleno" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/482938" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115461v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/697448" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981508v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996911v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115495v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054791v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Chaudry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/8aef4b4f-38cd-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830414" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/989719" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054793v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/acb1d4ba-38cc-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830349" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/753010" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054790v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/72b3a3b3-38cc-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830438" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/081047" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054809v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusinka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/417842" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054805v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/731bb456-38cc-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830301" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/34622" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054792v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/b635a200-38cd-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830349" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/645612" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054789v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/1d5f1653-38ce-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830448" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/77673" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129567v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054796v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/178b58bc-38cd-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830349" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/59041" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054800v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/654c48ce-38cd-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830320" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/586035" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054802v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/7306ccc4-38cc-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830301" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/790731" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054798v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.europa.eu/en/publication-detail/-/publication/b9e91eef-38cb-11e9-8d04-01aa75ed71a1/language-en/format-PDF/source-87830334" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/039739" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756933v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Celleno" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Jan Coenraads" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915771v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858550v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827707v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756923v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Chaudhry Mohammad" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter-Jan Coenraads" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756919v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756902v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernauer Ulrike" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodin Laurent" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celleno Leonardo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaudhry Mohammad Qasim" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraads Pieter-Jan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827697v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dusinka," TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964455v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756905v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964453v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756910v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756924v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756928v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485325v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaffet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057329v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/037529" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756890v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756882v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756896v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756887v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756893v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580872v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dedessus-Le Moustier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delemarle" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Devel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inrs.fr/dms/inrs/CataloguePapier/ED/TI-VEP-2BIS/vep2bis.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447922v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Rogiers" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Benfenati" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patience Browne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-025-04275-x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481888v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Castle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Andreassen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Aquilina" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lourdes Bastos" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Boon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2026.9855" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417240v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Louaguef" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Diliberto" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seemann" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gries" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.16.157" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144858v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9480" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043889v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2025.9316" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139048v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara van Haecke" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.namjnl.2025.100034" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145709v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Ezendam" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.namjnl.2025.100035" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741199v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Younes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Degen" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl-Heinz Engel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2024.8880" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692703v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Godier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Baka" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Lamy" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Gribova" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diseases12090206" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010831v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado L. Galli" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Panteri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2023.105365" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027905v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2023.105364" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352234v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ferjaoui" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/colloids8010001" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172435v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl&#8208;heinz Engel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2023.8106" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04059186v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Nahle" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202202364" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172799v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhik Mallick" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202200434" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813126v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stiefel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1091/ac8259" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908985v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Granum" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coenraads Pieter Jan" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2022.105312" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289465v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.105005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387671v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.105052" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352200v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2021.105046" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294730v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nureddin Ashammakhi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1QM00353D" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046220v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Chami" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Feltin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lassus" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.08.002" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495129v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Carmichael" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2020.152421" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485307v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2020.104611" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497939v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby Soon Chang" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02963" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113516v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Minodier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2020.09.005" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991893v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2019.23.003841" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991919v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Coenraads" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2019.05.018" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991907v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fowler" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2019.5760" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675476v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enaam Jamal Al Dine" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Kulmukhamedova" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b10444" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991900v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2019.05.001" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991925v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2019.05.014" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947582v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2018.09.006" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817145v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Schneider" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Hamie" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00253" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493595v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.11.016" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500113v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.11.017" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523829v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Meftah" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7ra02437a" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461773v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Roques-Carmes" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schjen" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aa5d81" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580876v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Queudet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemonnier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barraud" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.01.009" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-250SD41C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375214v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Michel" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faudot" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazerolles" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199390020219" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-RBXD5TF0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431184v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemonnier S." TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barraud E." TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghanbaja Jaafar" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allain N." TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.12.109" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MXCPKBN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650405v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.09.019" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493941v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lilienblum" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.11.006" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431188v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.11.007" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283894v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2015.0771" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283878v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balaz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Achimovicova" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matej Balaz" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Billik" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Cherkezova-Zheleva" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs35468g" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283883v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Paris" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernard" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/150297" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375365v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aymoz" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bley" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charron" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiron" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656428v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596320v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wu" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Margueron" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain-Bonasso" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000339" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBK06NQX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375392v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2011.06.002" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BR97GQP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397398v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059590v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Wu" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain-Bonasso" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuang Dong" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2010.03.110" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC7JD5K0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00429145v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Curmi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Jelezko" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Wrachtrup" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aubert" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/23/235602" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375345v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Neves" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Braz Fernandes" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Martins" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Correia" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Oliveira" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/18/11/115003" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-BZNQ7CQX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375337v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fabre" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George-Guiton" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desmoulin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re.055.0055" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375312v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cabouro" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Grin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.10.141" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J06DSD5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432248v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric A. Bernard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nael Cabouro" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chevalier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Grin" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2007.10.141" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375332v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432254v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;batien Paris" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pighini" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhair Munir" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386208030047" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375272v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neves" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Martins" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Correia" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oliveira" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368162v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cunha" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Correia" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927608089241" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375320v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2007.03.091" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WGS2JDB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375277v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paris" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pighini" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A. Munir" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416167v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ni&#232;pce" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baras" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386207040115" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599067v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reinfried" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grin" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2008011" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432260v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernard" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Boytsov" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Ustinov" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.allcom.2006.05.101" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374416v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ni&#232;pce" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baras" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bonnet" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dubois" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368142v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2007.06.011" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7GQ395J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375292v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Rogachev" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vrel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375302v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432256v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gras" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Zink" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.11.120" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW910LG6-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432249v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vrel" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudet" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.05.010" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KFK29ZH6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169862v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432259v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rogachev" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S1061386207020045" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111901v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goran" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374405v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Grosdidier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launois" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432262v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432261v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109999v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.10.058" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGL35X98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110003v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.09.001" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G75GV1Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109991v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2005.11.033" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LG648V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084720v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016649v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110007v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamzaoui" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elkedim" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2005.09.064" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH5QKHZG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438166v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Ustinov" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boytsov" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Champion" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110010v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. &#352;vr&#269;ek" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Rehspringer" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Muller" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.12.012" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTL5NC89-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110009v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guessasma" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2005.02.049" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6QBVNZQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397475v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ustinov" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397480v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gras" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340315v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767305081109" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224728v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Hamzaoui" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374394v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ustinov A." TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111878v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222041v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2005.03.072" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J47CXBLX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366748v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Michel" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Faudot" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Mazerolles" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.1993.tb04031.x" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8CWVLB5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097860v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vives" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meunier" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163931v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gallet" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Spinassou" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/SOS0403155B" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110015v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.05.008" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6XGRKVNT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110018v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. El Kedim" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Phigini" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.10.271" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JQCPF5Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224933v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374374v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gallet" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110023v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vives" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(03)00572-0" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TW08CPG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110020v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.A Munir" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2003.11.019" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3RV461C-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224857v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110031v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Valot" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gosmain" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2003.0327" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-TZ3FR7G2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374309v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Larpin" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224975v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elkedim" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fenimeche" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Craven" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375265v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pignini" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.El Kedim" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118177v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elkedim" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fenineche" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(03)00460-X" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ7W4TGC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118179v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gauthier" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gailhanou" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(02)00010-9" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7C76VFBZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118180v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernsten" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00136-4" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XZK1KG3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118183v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charlot" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2002.0076" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-L9D7S3SD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118185v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon-Boulandet" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mazu&#233;" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Couqueberg" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1435848" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118178v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0151-9107(02)90014-0" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374341v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valot" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374332v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gailhanou" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gachon" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122913v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118186v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Larpin" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0966-9795(01)00040-1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHKD52K9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131152v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2001.tb00767.x" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SFC4QP67-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374346v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118187v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Gras" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(00)01221-4" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3XP9FW8D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131154v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Souha" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Niepce" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004806918391" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GH8FPF7B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131156v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Souha" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gillot" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(00)00365-8" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC0NFWQW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374276v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zenkouar" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374259v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Larpin" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367550v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gramond" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gachon" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049599013540" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374269v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Niepce" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131155v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(00)00749-8" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JX6R13M-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131158v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Fenineche" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.7.41" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131161v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josse" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01141-1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1DGJ86J-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131159v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Larpin" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(99)00488-8" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S3RP0M8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372528v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Meunier" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Iti&#233;" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.2-6.587" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131166v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Charlot" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zeghmati" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Niepce" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01017-X" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SHLLXRB2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131165v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H Gras" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Niepce" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(99)00084-1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NFNZ716-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366907v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Niepce" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a804645j" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5FDQZNKN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131168v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Klein" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131163v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(98)01108-3" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367470v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Randrianantoandro" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mira" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Greneche" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00209-4" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MH7WXJ5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241949v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nivoix" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perriat" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gillot" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-5910(99)00131-X" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJ527L0V-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366897v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1387-1609(99)80078-4" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJRXNVJP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375252v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241961v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375239v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375242v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Choulier" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366889v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdellaoui" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djega-Mariadassou" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(97)00102-3" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49M3G5LN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366872v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tachikart" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1044-5803(96)00047-2" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPJ2W2LV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366878v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hays" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Marchand" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saindrenan" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0965-9773(96)00012-8" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6K0TT37-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366863v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6454(95)00177-8" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2V1VHWR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366835v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans1989.36.198" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01880512v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chausse" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nardou" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaffet Eric" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366825v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0956-7151(95)92625-7" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD13W1QL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366847v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthet" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0965-9773(95)00146-8" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85GPZH14-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366853v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0965-9773(95)00251-9" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GCW64M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375234v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366808v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(94)90760-9" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCLJ6LS5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252531v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malchere" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994334" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90FBD80B493D551F16C22190D7E32C1EBD89649A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366817v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malch&#232;re" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199491050757" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T25MNMDL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366821v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barradi" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.334255" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252536v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994339" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/28FC6E940DDE80A1837EACAFC7ED867A0B58CFCA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252537v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994340" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/622FA82D8FD494CE024C40B12B846ADB2D8C3B68/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366803v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-8388(94)91124-X" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJBV53CQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385144v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Quil&#232;s" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384665v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Godier" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamy" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Bezdetnaya-Bolotine" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384671v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384956v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alem" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louaguef" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Baka" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godier" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190078v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Pedroni" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaucher" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384703v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392252v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alem-Marchand" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385151v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahidi" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seemann" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gries" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683897v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mallick" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gribova" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quil&#232;s" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385171v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem-Marchand" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385154v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386387v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398218v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Louagef" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392241v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ferjaoui" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384729v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392248v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bezdetnaya" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mertz" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Begin" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389272v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meftah" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392254v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388563v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yunda" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Francuis" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388566v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398281v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Al Dine" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marchal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roques-Carmes" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384742v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388567v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386389v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389273v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384739v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Queudet" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moitrier" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Demarty" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384749v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388569v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dine E. J. Al" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferjaoui Z." TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schneider R." TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal S." TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roques-Carmes Th." TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388572v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schejn" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamieh" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384765v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389275v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Roques Carmes" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384758v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyon" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384768v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389274v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398184v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398168v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jamal Al Dine" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roques-Carmes" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kassir" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385008v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Obeid" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384837v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303803v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Schejn" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384795v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384788v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384780v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385016v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388573v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384825v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384775v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384999v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386392v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Al Dine" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384858v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilibert" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Toniolo" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gaumet" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384851v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386405v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Grosdidier" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384865v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385047v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384871v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385030v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386401v1" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386396v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondet" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388576v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389277v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398158v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389276v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389279v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398323v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384898v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schneider" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Toniolo" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388575v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389278v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388579v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388577v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389282v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389280v1" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392261v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392257v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404781v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384881v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384906v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacour" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388581v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404776v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388585v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384876v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398148v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389281v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392263v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383791v1" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404787v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392277v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402919v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392273v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.N. Li" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dong" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402915v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384920v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402922v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384911v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388587v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392268v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Soban" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398337v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389290v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386414v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389291v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389288v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389289v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385056v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Boudou" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Curmi" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Georges" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeroy" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latroche" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389287v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388595v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388601v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388592v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388589v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388588v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389292v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388599v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384931v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398347v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388604v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389293v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398415v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Braz Fernandes" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384926v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388609v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398471v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389285v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389294v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389286v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389283v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386418v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398448v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Jiang" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386419v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389284v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388615v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388610v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402897v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384940v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404814v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389298v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385061v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384946v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385074v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385066v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389302v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389297v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389296v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386422v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389303v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brito Correia" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386425v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389304v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389300v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389308v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389306v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395625v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Montesin" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394331v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Witschger" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wrobel" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394318v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zink" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394336v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; B. Correia" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394408v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Kochetov" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Kurbatkina" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389307v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389305v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394404v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391041v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudet" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389311v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394313v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394321v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394340v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394328v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp. Bonne" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389312v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389309v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394306v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394422v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ji" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389301v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389310v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386427v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386430v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397746v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394371v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coddet" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hahn" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389319v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00129268v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389315v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389325v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389321v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minier" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392294v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuhair A. Munir" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386433v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404837v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389329v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389313v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389317v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392306v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amato" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cao" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Debenedetti" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Guilemany" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392288v1" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404851v1" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391026v1" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386436v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389331v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sieger" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389327v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389323v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris S." TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard F." TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389314v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394351v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389332v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385080v1" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386439v1" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394348v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394344v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bernard" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392298v1" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385092v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386458v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394434v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394423v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389334v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386456v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386448v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394385v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394431v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kochetov" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kurbatkina" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386459v1" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386451v1" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400472v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394411v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cedat" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391019v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394417v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391008v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390974v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394427v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386443v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394415v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389336v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386445v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390982v1" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390952v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389356v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394450v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395236v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389354v1" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Merzhanov" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Systchev" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390961v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Ustinov" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Botsov" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394444v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Ustinov" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386463v1" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397537v1" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houngninou" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394436v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Munir" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386468v1" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390967v1" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394440v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390997v1" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390989v1" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gren&#232;che" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389355v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourhila" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386461v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395253v1" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395612v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395242v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389359v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395267v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390646v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389357v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395281v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389361v1" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Larpin" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395258v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389358v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395603v1" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier S." TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larpin Jp." TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munir Z.A." TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395228v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389360v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389362v1" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395677v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Iti&#233;" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395648v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bumcke" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389363v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boysov" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397552v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395666v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Budarina" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386477v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390658v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390652v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395690v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389364v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390583v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390577v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390611v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386481v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390600v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390590v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386492v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Fennineche" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389365v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386488v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390622v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389366v1" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390619v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386499v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Niepce" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397681v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397575v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386498v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386539v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397665v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386496v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397694v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397655v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397697v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386502v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397587v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397687v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390033v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386494v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386542v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389373v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nivoix" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390053v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390555v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Randrianantoandro" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mira" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Greneche" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387645v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390027v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390037v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390023v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390019v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389371v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Iti&#233;" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387655v1" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gras" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386557v1" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386545v1" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390014v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389376v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387653v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lesage" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386552v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387663v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390048v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389369v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395710v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mathae" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389379v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cao" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387667v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grammond" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390063v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390058v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387685v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387697v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387672v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389380v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390042v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schneider" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389377v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389378v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.S. Cao" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386572v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386619v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zeiger" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Birth" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pischang" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390085v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grosbras" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386594v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dubief" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Hunsinger" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386622v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386565v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390093v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duverger" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390079v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Malhouroux - Gaffet" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390068v1" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386580v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386584v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390089v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nardou" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chausse" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386627v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390108v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390103v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390096v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386590v1" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386578v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386642v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386631v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390152v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Djega - Mariadassou" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386653v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386664v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rahouadj" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386657v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390161v1" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390115v1" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390132v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386634v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390120v1" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386660v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeghmati" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386649v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Demenet" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bresson" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386943v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386993v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386975v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390181v1" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386990v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386965v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386695v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386985v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390165v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386998v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dj&#233;ga-Mariadassou" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386949v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390209v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037169v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243876v1" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672529v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669154v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598817v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532062v2" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967179v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190907v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190919v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100663v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045927v1" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215942v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091761v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190898v1" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190923v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234782v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Serge Aho Glele" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chadapaud" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Claudot" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046917v1" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190915v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190913v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046927v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141735v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759627v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700486v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu-Semmel" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761839v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759677v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552995v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759652v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700477v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759637v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612741v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759675v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357529v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759688v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223141v1" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141241v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282835v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter J. Coenraad" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198186v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199409v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199405v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272427v1" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240078v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289850v1" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roubaty" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476778v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200533v1" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418344v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199396v1" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445503v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436433v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501154v1" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175535v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297220v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315822v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272423v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342492v1" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163025v1" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216661v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207658v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Nicand" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759690v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223147v1" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315814v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199391v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314533v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759691v1" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315813v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113277v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357527v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342496v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647878v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948883v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Billette de Villemeur" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007777v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958564v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942559v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993219v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913359v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993276v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905058v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Partouche" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922126v1" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083465v1" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975816v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897409v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732942v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871043v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884701v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880447v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889787v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027143v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918743v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915719v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954367v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942562v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106371v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815709v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Drean" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bounouh" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Demarquoy" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiela Kandel" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822476v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04815667v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lepoutre" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cheveign&#233; (de)" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525193v1" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Samson" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275791v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Devel" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04832138v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muzet" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberte Tinguely" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel B&#233;rengier" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie &#201;vrard" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813610v1" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Agnani" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dor&#233;" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Letertre" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ndagijimana" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569321v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beaubestre" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372638v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199390091100" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-V95CJZ88-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372644v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/199390091202" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5M1TRXW0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374479v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374473v1" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372368v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Grin" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.054" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFZFVGZ1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375166v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Allain - Bonnasso" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374859v1" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383797v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372981v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Neves" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Manuel Braz Fernandes" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Martins" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Brito Correia" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Oliveira" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.636-637.928" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373000v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470599730.fmatter" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383804v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372966v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374505v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M. Braz Fernandes" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383813v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372382v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braz Fernandes" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Correia" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/esomat/200905023" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375162v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372718v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.587-588.625" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374879v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373050v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Correia" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816286v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baron" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carry" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galet" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374435v1" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372412v1" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.08.117" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6CMJ7HX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372393v1" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Reza Yavari" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Leca&#235;r" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hajlaoui" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Stoica" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2006.08.222" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8BXNTZF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373075v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2004042" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-1FZQWGFD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383816v1" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383832v1" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383846v1" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Oliveira" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383839v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383843v1" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372440v1" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Coste" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Bertrand" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coddet" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Hahn" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.1224" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383850v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383820v1" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383829v1" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373036v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.979" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372423v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.303" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383823v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amato I." TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao G." TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debenedetti B." TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilemany J.M." TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374900v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383894v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373067v1" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374923v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roblot" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosseau" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guilhot" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Classen" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haehnel" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383900v1" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373090v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:JMSC.0000039198.07323.e7" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-05KZ7318-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383902v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372485v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527602461.ch10a" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372452v1" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.461-464.439" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383906v1" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;hler" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374319v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374306v1" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374296v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wyrostkiewicz" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01816506v1" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaix" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372709v1" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.15-16.259" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383677v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383877v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383692v1" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372493v1" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020253" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GKC72S4Q-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383882v1" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383858v1" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383884v1" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383683v1" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girodon" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Mazue" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383688v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Valot" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383873v1" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383867v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383863v1" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383890v1" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernard" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372508v1" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Larpin" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vilasi" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.369-372.793" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372520v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20001011" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FVCSTZW2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372691v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federic Charlot" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.312-314.287" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374237v1" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perriat" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372684v1" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JMNM.2-6.281" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372549v1" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Klein" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.269-272.379" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372541v1" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.269-272.843" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372535v1" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gras" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998563" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KC7CFC5V-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372566v1" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.235-238.103" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369249v1" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.225-227.249" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372558v1" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.235-238.961" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369253v1" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.225-227.429" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369310v1" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hunsinger" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.250733" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369291v1" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malchere" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Demenet" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.225-227.763" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374935v1" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369283v1" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.225-227.255" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372580v1" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.235-238.601" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369294v1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.225-227.825" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369238v1" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.179-181.391" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369229v1" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.179-181.339" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374978v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374965v1" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369273v1" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeghmati," TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Duverger" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369242v1" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.179-181.159" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369221v1" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.179-181.109" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369214v1" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.179-181.351" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374950v1" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374970v1" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Fluzin" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383663v1" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383669v1" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383652v1" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383644v1" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374618v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374608v1" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369155v1" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375032v1" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754018v1" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Gaffet" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753996v1" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753989v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bolotine" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652110v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Lamy" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753993v1" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Seemann" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th. Gries" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03679751v1" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418343v1" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315816v1" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088068v1" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533459v1" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436637v1" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968701v1" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507427v1" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530526v1" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505060v1" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414729v1" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414836v1" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355660v1" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345319v1" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355665v1" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283891v1" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267935v1" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067871v1" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062281v1" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068841v1" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172675v1" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400501v1" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165844v1" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165063v1" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414742v1" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060564v1" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165788v1" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400492v1" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061942v1" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358585v1" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756930v1" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2875/484248" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719186v1" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724395v1" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742082v1" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493399v1" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493414v1" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim  Mohammad Chaudhry" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506657v1" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493459v1" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517682v1" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650396v1" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493462v1" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qasim Mohammad Chaudhry" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493468v1" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506651v1" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493472v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540683v1" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540637v1" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493497v1" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493485v1" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493488v1" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493478v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493554v1" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493552v1" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493491v1" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493559v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493557v1" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493555v1" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770074v1" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400451v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717604v1" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110025v1" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397459v1" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397463v1" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397516v1" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05386690v1" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>