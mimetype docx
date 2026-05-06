--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -218,276 +218,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane Proteome of Phytophthora parasitica Zoospores: How Does Sensing Occur?</w:t>
+                <w:t xml:space="preserve">Contractile Vacuole and Papilla drive Cyst/Telotroch transition in Vorticella microstoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlotta Aurora Lupatelli</w:t>
+                <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Seassau</w:t>
+                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Magliano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnès Attard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018830v1</w:t>
+                <w:t xml:space="preserve">hal-05017670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractile Vacuole and Papilla drive Cyst/Telotroch transition in Vorticella microstoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Membrane Proteome of Phytophthora parasitica Zoospores: How Does Sensing Occur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Aurora Lupatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Galiana</w:t>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
+                <w:t xml:space="preserve">Marie Line Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Attard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anais Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017670v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of two opposite flagella allows high-speed swimming and active turning of individual zoospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -548,77 +548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated high-content image-based characterization of microorganism behavioral diversity and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Aurora Lupatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -718,51 +718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Noblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1084,77 +1084,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated high-content image-based characterization of microorganism behavioral diversity and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Aurora Lupatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1231,51 +1231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of two opposite flagella allows high-speed swimming and active turning of individual zoospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1391,64 +1391,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
@@ -1525,64 +1525,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.3766-3773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1750,51 +1750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance of zoospores by potassium gradient sensing mediates aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1880,51 +1880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance of zoospores by potassium gradient sensing mediates aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2023,51 +2023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Partnerships of Pathogenic Oomycetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2494,51 +2494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem screening approach for pathogen-associated microorganisms affecting host disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2628,51 +2628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytophthora parasitica biofilm formation: installation and organization of microcolonies on the surface of a host plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2744,77 +2744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies of attack and defense in plant-oomycete interactions, accentuated for Phytophthora parasitica Dastur (syn. P. nicotianae Breda de Haan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Panabières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Willats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (6), pp.1225-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rivière-Develey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Association pour la Recherche sur les Nicotianées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3128,51 +3128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to pathogens and host developmental stage: a multifaceted relationship within the plant kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Develey-Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 175 (3), pp.405-416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3200,325 +3200,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-induced cell death in the oomycete pathogen Phytophthora parasitica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le mécanisme de la résistance liée à l'âge : intérêt pour la protection des plantes contre les maladies, application au tabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arbiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Association pour la Recherche sur les Nicotianées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.3-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960426v1</w:t>
+                <w:t xml:space="preserve">hal-02681336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mécanisme de la résistance liée à l'âge : intérêt pour la protection des plantes contre les maladies, application au tabac</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant-induced cell death in the oomycete pathogen Phytophthora parasitica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pagnotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Panabières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Association pour la Recherche sur les Nicotianées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (9), pp.1365-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2005.00565.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681336v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene identification in the oomycete pathogen Phytophthora parasitica during in vitro vegetative growth through expressed sequence tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Panabières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,130 +3590,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-induced cell death in the oomycete pathogen Phytophthora parasitica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Panabières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (9), pp.1365-1378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2005.00565.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682467v1</w:t>
@@ -4035,51 +4035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (3), pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20 (2), pp.163-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4277,51 +4277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.163-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4355,51 +4355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rnase activity prevents the growth of a fungal pathogen in tobacco leaves and increases upon induction of systemic acquired resistance with elicitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4506,51 +4506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4650,90 +4650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fête de la Science 2022, Atelier Tout Public 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boisson-Dernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
@@ -4781,277 +4781,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora parasitica zoospores</w:t>
+                <w:t xml:space="preserve">Dialogue précoce entre les racines des plantes hôtes et les oomycètes pathogènes: approche physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quang D. Tran</w:t>
+                <w:t xml:space="preserve">Killian Menuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Gauci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Larousse</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Noblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Liquid Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">PHARE - Journées interdisciplinaires - Phases précoces du parasitisme tellurique et communication via l'exsudation racinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sofia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03562939v1</w:t>
+                <w:t xml:space="preserve">hal-03562911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue précoce entre les racines des plantes hôtes et les oomycètes pathogènes: approche physique</w:t>
+                <w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora parasitica zoospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Gauci</w:t>
+                <w:t xml:space="preserve">Quang D. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Noblin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHARE - Journées interdisciplinaires - Phases précoces du parasitisme tellurique et communication via l'exsudation racinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Sofia Antipolis, France</w:t>
+              <w:t xml:space="preserve">11th Liquid Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562911v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora Parasitica zoospores</w:t>
               </w:r>
@@ -5296,51 +5296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ribonucleases de tabac et leur implication possible dans la resistance systemique acquise induite par les elicitines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5699,276 +5699,276 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Brevet (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement des végétaux contre l'infection par des oomycètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: WO/2011/110758. 2011, 25 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The millardetian conjunction in the modern world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesticides in the modern world. Pesticides use and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2011, 978-953-307-459-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811155v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-02806449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId175"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6123,51 +6123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Truch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kulhanek-Fontanille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Aurora Lupatelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Seassau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Kuhn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Attard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229760v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Gauci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galiana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Noblin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galiana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Lupatelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seassau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magliano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kuhn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08701-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Attard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.10.055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71227" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hannat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03098346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bassani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.10.045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02912752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0367" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0273-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govetto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;assau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.03.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Daoulatli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pleskova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Storkova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arbiol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05371-11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01619.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A098093559A65ACBE8EF60BF3D530EFBD06136EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q754JV9T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Willats" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rivi&#232;re-Develey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Develey-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02130.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960426v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2005.00565.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681336v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Berre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2005.03.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1XNQ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreilhon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dayem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cozzitorto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.034173" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aim&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conrod" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poupet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1999.00587.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabieres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Friedrich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boisson-Dernier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Minet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D. Tran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562911v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Menuet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gauci" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D Tran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaysinski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811155v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806449v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Truch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kulhanek-Fontanille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Attard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Aurora Lupatelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Seassau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Kuhn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Rey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229760v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Gauci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galiana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Noblin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galiana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Lupatelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seassau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magliano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kuhn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08701-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Attard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.10.055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71227" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hannat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03098346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bassani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.10.045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02912752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0367" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0273-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govetto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;assau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.03.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Daoulatli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pleskova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Storkova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arbiol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05371-11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01619.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A098093559A65ACBE8EF60BF3D530EFBD06136EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q754JV9T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Willats" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rivi&#232;re-Develey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Develey-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02130.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2005.00565.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Berre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2005.03.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1XNQ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreilhon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dayem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cozzitorto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.034173" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aim&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conrod" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poupet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1999.00587.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabieres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Friedrich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boisson-Dernier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Minet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Menuet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gauci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D. Tran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D Tran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaysinski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>