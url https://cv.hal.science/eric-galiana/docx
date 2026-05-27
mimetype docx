--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -218,276 +218,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contractile Vacuole and Papilla drive Cyst/Telotroch transition in Vorticella microstoma</w:t>
+                <w:t xml:space="preserve">Membrane Proteome of Phytophthora parasitica Zoospores: How Does Sensing Occur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Galiana</w:t>
+                <w:t xml:space="preserve">Carlotta Aurora Lupatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
+                <w:t xml:space="preserve">Aurelie Seassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Attard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Line Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017670v1</w:t>
+                <w:t xml:space="preserve">hal-05018830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane Proteome of Phytophthora parasitica Zoospores: How Does Sensing Occur?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contractile Vacuole and Papilla drive Cyst/Telotroch transition in Vorticella microstoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Seassau</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05018830v1</w:t>
+                <w:t xml:space="preserve">hal-05017670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of two opposite flagella allows high-speed swimming and active turning of individual zoospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -548,77 +548,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated high-content image-based characterization of microorganism behavioral diversity and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Aurora Lupatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -637,524 +637,406 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211113v1</w:t>
-              </w:r>
-[...116 lines deleted...]
-                <w:t xml:space="preserve">hal-04229760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of zoospores approaching a root using a microfluidic device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gauci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Noblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111 (2), pp.024411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.111.024411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane proteome analysis identifies key components of sensing in Phytophthora parasitica zoospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C A Lupatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Seassau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-08701-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated high-content image-based characterization of microorganism behavioral diversity and distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlotta Aurora Lupatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1163,119 +1045,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21, pp.5640-5649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.10.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of two opposite flagella allows high-speed swimming and active turning of individual zoospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,3323 +1179,3323 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, pp.71227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.71227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse Trajectories Drive the Expression of a Giant Virus in the Oomycete Plant Pathogen Phytophthora parasitica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Hannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2021.662762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03308205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytophthora zoospores: From perception of environmental signals to inoculum formation on the host-root surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Bassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.3766-3773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csbj.2020.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and Ultrastructural Signatures of K+-Induced Aggregation in Phytophthora parasitica Zoospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Bassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Bassani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (7), pp.1012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8071012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance of zoospores by potassium gradient sensing mediates aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Noblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (157), pp.20190367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsif.2019.0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidance of zoospores by potassium gradient sensing mediates aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Noblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (157), pp.20190367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rsif.2019.0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Partnerships of Pathogenic Oomycetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1006028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato root microbiota and Phytophthora parasitica-associated disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Syska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Palero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5:56, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40168-017-0273-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of PPMUCL1/2/3, three members of a new oomycete-specific mucin-like protein family residing in &amp;lt;em&amp;gt;Phytophthora parasitica&amp;lt;/em&amp;gt; biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Govetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Séassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Industri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 165 (3), pp.275-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.protis.2014.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering tomato defense after induction of resistance towards a biotrophic,a hemibiotrophic and a necrotrophic pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Daoulatli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Pleskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Storkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Industri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 89, pp.105-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem screening approach for pathogen-associated microorganisms affecting host disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Industri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (17), pp.6069-6075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.05371-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytophthora parasitica biofilm formation: installation and organization of microcolonies on the surface of a host plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Fourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Engler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (8), pp.2164-2171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2008.01619.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies of attack and defense in plant-oomycete interactions, accentuated for Phytophthora parasitica Dastur (syn. P. nicotianae Breda de Haan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Panabières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 165 (1), pp.83-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jplph.2007.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silencing of acidic pathogenesis-related PR-1 genes increases extracellular β-(1→3)-glucanase activity at the onset of tobacco defence reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Willats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (6), pp.1225-1239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/ern044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance aux maladies et développement: d'une relation générale et multifacette au sein du règne végétal à l'exemple du tabac et des fonctions extracellulaires requises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rivière-Develey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Association pour la Recherche sur les Nicotianées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to pathogens and host developmental stage: a multifaceted relationship within the plant kingdom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Develey-Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 175 (3), pp.405-416. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2007.02130.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mécanisme de la résistance liée à l'âge : intérêt pour la protection des plantes contre les maladies, application au tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arbiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Association pour la Recherche sur les Nicotianées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-induced cell death in the oomycete pathogen Phytophthora parasitica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Panabières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (9), pp.1365-1378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2005.00565.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene identification in the oomycete pathogen Phytophthora parasitica during in vitro vegetative growth through expressed sequence tags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Panabières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle J. Amselem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 42 (7), pp.611-623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fgb.2005.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-induced cell death in the oomycete pathogen Phytophthora parasitica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pagnotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Panabières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (9), pp.1365-1378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1462-5822.2005.00565.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated regulation of genes for secretion in tobacco at late developmental stages: Association with resistance against oomycetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Hugot</w:t>
+                <w:t xml:space="preserve">M.A. Dayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cozzitorto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 134, pp.858-870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated regulation of genes for secretion in tobacco at late developmental stages: association with resistance against oomycetes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Hugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moreilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Hugot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M.A. Dayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cozzitorto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 134, pp.858-870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.103.034173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tobacco S-like RNase inhibits hyphal elongation of plant pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (3), pp.243-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental regulated mechanisms affect the ability of a fungal pathogen to infect and colonize tobacco leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 20 (2), pp.163-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental regulated mechanisms affect the ability of a fungal pathogen to infect and colonize tobacco leaves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Poupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.163-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1365-313x.1999.00587.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rnase activity prevents the growth of a fungal pathogen in tobacco leaves and increases upon induction of systemic acquired resistance with elicitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Panabieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 115 (1), pp.1557-1566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salicylic acid mediates elicitin-induced systemic acquired resistance, but not necrosis in tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Keller</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Pruvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 9 (8), pp.696-703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4623,147 +4505,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fête de la Science 2022, Atelier Tout Public 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boisson-Dernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Minet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Attard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4773,633 +4655,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue précoce entre les racines des plantes hôtes et les oomycètes pathogènes: approche physique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora parasitica zoospores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Gauci</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang D. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Noblin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Larousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHARE - Journées interdisciplinaires - Phases précoces du parasitisme tellurique et communication via l'exsudation racinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Sofia Antipolis, France</w:t>
+              <w:t xml:space="preserve">11th Liquid Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Praha, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562911v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora parasitica zoospores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dialogue précoce entre les racines des plantes hôtes et les oomycètes pathogènes: approche physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thomen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thomen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quang D. Tran</w:t>
+                <w:t xml:space="preserve">Killian Menuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Gauci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Larousse</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Noblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Liquid Matter Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Praha, Czech Republic</w:t>
+              <w:t xml:space="preserve">PHARE - Journées interdisciplinaires - Phases précoces du parasitisme tellurique et communication via l'exsudation racinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Sofia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03562939v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and collective motions of swimming Phytophthora Parasitica zoospores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang D Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thomen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Peruani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biology and ecology of biofilms formed by a plant pathogen &amp;lt;em&amp;gt;Phytophthora parasitica&amp;lt;/em&amp;gt;: from biochemical ecology to ecological engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Theodorakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Govetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Industri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Massi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gaysinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering: from Concepts to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ribonucleases de tabac et leur implication possible dans la resistance systemique acquise induite par les elicitines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. congrès de la Société francaise de phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1996, Nice, France. pp.F3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5409,156 +5291,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conquêtes de l’INRA pour le biocontrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Frerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Malausa</w:t>
+                <w:t xml:space="preserve">Frédéric Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Joly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Frerot</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">INRA Sciences &amp; Impact</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5568,415 +5450,415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering tomato defense after induction of resistance towards a biotrophic,a hemibiotrophic and a necrotrophic pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Daoulatli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Pleskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Storkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Industri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Meeting of IOBC-WPRS working group "Induced resistance in plants against insects and diseases": leaping from success in the lab to success in the field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Avignon, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The millardetian conjunction in the modern world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Galiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pesticides in the modern world. Pesticides use and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, 2011, 978-953-307-459-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des végétaux contre l'infection par des oomycètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO/2011/110758. 2011, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806449v1</w:t>
-              </w:r>
-[...125 lines deleted...]
-                <w:t xml:space="preserve">hal-02811155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId175"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6123,51 +6005,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Truch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kulhanek-Fontanille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017670v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Attard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018830v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Aurora Lupatelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Seassau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Kuhn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Rey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229760v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Gauci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Galiana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017765v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Noblin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galiana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024411" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Lupatelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seassau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magliano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kuhn" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08701-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Attard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.10.055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71227" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308205v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hannat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662762" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03098346v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bassani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.10.045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02912752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422674v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etienne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0367" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0273-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govetto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;assau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.03.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Daoulatli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pleskova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Storkova" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arbiol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05371-11" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01619.x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A098093559A65ACBE8EF60BF3D530EFBD06136EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q754JV9T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Willats" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rivi&#232;re-Develey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659194v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Develey-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02130.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960426v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2005.00565.x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Berre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2005.03.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1XNQ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreilhon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dayem" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cozzitorto" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088538v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.034173" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675955v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686232v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aim&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conrod" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poupet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1999.00587.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688258v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabieres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697397v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Friedrich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231037v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boisson-Dernier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Minet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Menuet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gauci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D. Tran" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D Tran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaysinski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.027" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837085v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806449v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05513641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Truch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Jaouannet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine da Rocha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kulhanek-Fontanille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril van Ghelder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Aurora Lupatelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Seassau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Magliano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Kuhn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Rey" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Galiana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Kuhn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Attard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Tran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cohen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orange" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211113v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gauci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Noblin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galiana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Attard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.024411" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Lupatelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Seassau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Magliano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kuhn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rey" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-08701-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Attard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.10.055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646690v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.71227" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03308205v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Hannat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.662762" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03098346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Bassani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Larousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.10.045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02912752v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pagnotta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Etienne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Noblin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2019.0367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537418v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603815v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Syska" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Palero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-017-0273-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Govetto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie S&#233;assau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Industri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2014.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649834v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Daoulatli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Pleskova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Storkova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mura" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650597v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marais" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arbiol" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.05371-11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Engler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2008.01619.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A098093559A65ACBE8EF60BF3D530EFBD06136EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669167v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gourgues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabi&#232;res" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ponchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q754JV9T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Willats" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern044" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rivi&#232;re-Develey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659194v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Develey-Rivi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02130.x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681336v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03960426v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-5822.2005.00565.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675097v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Le Berre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle J. Amselem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2005.03.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1XNQ4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682467v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675193v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Hugot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moreilhon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dayem" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cozzitorto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Rivi&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.103.034173" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675955v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marais" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aim&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Conrod" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Poupet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810675v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-313x.1999.00587.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Panabieres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pruvot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Friedrich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231037v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boisson-Dernier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Minet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562939v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thomen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D. Tran" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562911v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Menuet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Gauci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863667v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang D Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Peruani" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749576v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Theodorakopoulos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Massi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gaysinski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.027" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837085v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963048v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Malausa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frerot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marion-Poll" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Communiques-de-presse/Les-conquetes-de-l-Inra-pour-le-biocontrole" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809755v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811155v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>